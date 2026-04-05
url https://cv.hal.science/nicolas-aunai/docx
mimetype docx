--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -770,1082 +770,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 2. Shape and Location</w:t>
+                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 4. On the Near‐Cusp Magnetopause Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03672061v1</w:t>
+                <w:t xml:space="preserve">hal-03841328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 4. On the Near‐Cusp Magnetopause Indentation</w:t>
+                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 2. Shape and Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029776. </w:t>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841328v1</w:t>
+                <w:t xml:space="preserve">insu-03672061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 3. An Asymmetric Non Indented Magnetopause Analytical Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Jeandet</w:t>
+                <w:t xml:space="preserve">The Helicity Sign of Flux Transfer Event Flux Ropes and Its Relationship to the Guide Field and Hall Physics in Magnetic Reconnection at the Magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kieokaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JA030112⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 127 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JA030686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03672057v1</w:t>
+                <w:t xml:space="preserve">hal-04279266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 1. A Gradient Boosting Based Automatic Detection of Near‐Earth Regions</w:t>
+                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 3. An Asymmetric Non Indented Magnetopause Analytical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jeandet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JA029773⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JA030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841293v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03672057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Helicity Sign of Flux Transfer Event Flux Ropes and Its Relationship to the Guide Field and Hall Physics in Magnetic Reconnection at the Magnetopause</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Génot</w:t>
+                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 1. A Gradient Boosting Based Automatic Detection of Near‐Earth Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (11), </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JA030686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279266v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Electron Diffusion Regions with a Machine Learning approach on MMS data at the Earth's magnetopause</w:t>
+                <w:t xml:space="preserve">Solar Wind—Magnetosphere Coupling During Radial Interplanetary Magnetic Field Conditions: Simultaneous Multi‐Point Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lenouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Génot</w:t>
+                <w:t xml:space="preserve">S Toledo‐redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garnier</w:t>
+                <w:t xml:space="preserve">K.-J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lavraud</w:t>
+                <w:t xml:space="preserve">C P Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JA029506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207928v1</w:t>
+                <w:t xml:space="preserve">hal-03468620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of non-gyrotropic electron pressure effects in collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Korzhimanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (7), pp.072108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind—Magnetosphere Coupling During Radial Interplanetary Magnetic Field Conditions: Simultaneous Multi‐Point Observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Electron Diffusion Regions with a Machine Learning approach on MMS data at the Earth's magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C P Escoubet</w:t>
+                <w:t xml:space="preserve">Q. Lenouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lavraud</w:t>
+                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fornieles</w:t>
+                <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JA029506. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468620v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to dispatch split particles in Particle-In-Cell codes</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2491,295 +2491,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Loading the Earth's Dayside Magnetopause Boundary Layer and Its Effect on Magnetic Reconnection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Detection of Interplanetary Coronal Mass Ejections from In Situ Data: A Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fuselier</w:t>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K J Trattner</w:t>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petrinec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Toledo-Redondo</w:t>
+                <w:t xml:space="preserve">Joris van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082384⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 874 (2), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0d24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372816v1</w:t>
+                <w:t xml:space="preserve">hal-02103805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Interplanetary Coronal Mass Ejections from In Situ Data: A Deep Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+                <w:t xml:space="preserve">Mass Loading the Earth's Dayside Magnetopause Boundary Layer and Its Effect on Magnetic Reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fuselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+                <w:t xml:space="preserve">K J Trattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+                <w:t xml:space="preserve">S. Petrinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris van den Bossche</w:t>
+                <w:t xml:space="preserve">M H Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 874 (2), pp.145. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (12), pp.6204-6213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0d24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103805v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of Cold Ions in a Kinetic Simulation of the Reconnecting Magnetopause</w:t>
               </w:r>
@@ -2895,90 +2895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐density O + in Earth's outer magnetosphere and its effect on dayside magnetopause magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fuselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petrinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4593,73 +4593,85 @@
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (4), pp.535820401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022377816000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric kinetic equilibria: Generalization of the BAS model for rotating magnetic profile and non-zero electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4704,1117 +4716,1117 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (9), pp.092904. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic simulations of secondary reconnection in the reconnection jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. G. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (8), pp.61886198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JA020969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BV technique for investigating 1-D interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+                <w:t xml:space="preserve">On the relationship between quadrupolar magnetic field and collisionless reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.062111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4885097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JA018926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01552018v1</w:t>
+                <w:t xml:space="preserve">hal-01552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory and Modeling for the Magnetospheric Multiscale Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.~e. Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-014-0078-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between quadrupolar magnetic field and collisionless reconnection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+                <w:t xml:space="preserve">BV technique for investigating 1-D interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. C. Fuchs</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.1709-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JA018926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4885097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01552033v1</w:t>
+                <w:t xml:space="preserve">hal-01552018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electron diffusion region in planar, asymmetric, systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Sibeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.8673-8680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GL061586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron nongyrotropy in the context of collisionless magnetic reconnection</w:t>
+                <w:t xml:space="preserve">Influence of the dissipation mechanism on collisionless magnetic reconnection in symmetric and asymmetric current layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.2903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4820953⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552055v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dissipation mechanism on collisionless magnetic reconnection in symmetric and asymmetric current layers</w:t>
+                <w:t xml:space="preserve">Electron nongyrotropy in the context of collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.2901. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 20, pp.2903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4820953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4795727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01552062v1</w:t>
+                <w:t xml:space="preserve">hal-01552055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between hybrid and fully kinetic models of asymmetric magnetic reconnection: Coplanar and guide field configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.022902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4792250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First demonstration of an asymmetric kinetic equilibrium for a thin current sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5833,785 +5845,802 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (11), pp.110702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4833679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between reconnected flux, the parallel electric field, and the reconnection rate in a three-dimensional kinetic simulation of magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Wendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.2105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4833675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of collisionless magnetic reconnection in asymmetric systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.1210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and magnetic contributions to spatial diffusion in collisionless plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer, Physics of Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.102309. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 19, pp.022108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3685707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4762845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553729v1</w:t>
+                <w:t xml:space="preserve">hal-01553711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer, Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric and magnetic contributions to spatial diffusion in collisionless plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.022108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 19, pp.102309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4762845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3685707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553711v1</w:t>
+                <w:t xml:space="preserve">hal-01553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton acceleration in antiparallel collisionless magnetic reconnection: Kinetic mechanisms behind the fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.9232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JA016688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00635970v1</w:t>
+                <w:t xml:space="preserve">hal-01553760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy budgets in collisionless magnetic reconnection: Ion heating and bulk acceleration</w:t>
+                <w:t xml:space="preserve">The proton pressure tensor as a new proxy of the proton decoupling region in collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.1571-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-1571-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3664320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553763v1</w:t>
+                <w:t xml:space="preserve">hal-01553751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion acceleration in antiparallel collisionless magnetic reconnection: Kinetic and fluid aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6630,700 +6659,683 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.141-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proton pressure tensor as a new proxy of the proton decoupling region in collisionless magnetic reconnection</w:t>
+                <w:t xml:space="preserve">Energy budgets in collisionless magnetic reconnection: Ion heating and bulk acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.122901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3664320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-29-1571-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553751v1</w:t>
+                <w:t xml:space="preserve">hal-01553763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton acceleration in antiparallel collisionless magnetic reconnection: Kinetic mechanisms behind the fluid dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JA016688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553760v1</w:t>
+                <w:t xml:space="preserve">hal-00635970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPODIFY: Space Plasma Object Detection Inspired From Yolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNST 2024 - Programme National Soleil-Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting object detection techniques to time series: application to the multi-class detection of ICMEs and CIRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWW 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event detection from multiple spacecraft in-situ measurement using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Choimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.15161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and dynamics of Martian plasma boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7355,263 +7367,263 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art des simulations HPC de processus eruptifs</w:t>
+                <w:t xml:space="preserve">What can we gain from laboratory experiments in studying space plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Sladkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTROSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Space plasmas Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, UCLA, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345071v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we gain from laboratory experiments in studying space plasma processes</w:t>
+                <w:t xml:space="preserve">Etat de l'art des simulations HPC de processus eruptifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Sladkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Space plasmas Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, UCLA, Californie, United States</w:t>
+              <w:t xml:space="preserve">ASTROSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345070v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the current reduction by cold ions in magnetic reconnection: PIC simulations and MMS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7670,307 +7682,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D ion-scale dynamics of BBFs and their associated emissions in Earth's magnetotail using 3D hybrid simulations and MMS multi-spacecraft observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Catapano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM44A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiansen He</w:t>
+                <w:t xml:space="preserve">Reconnection properties in Kelvin-Helmholtz instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
+              <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM13B-2377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796701v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnexion magnétique à la magnétopause terrestre</w:t>
               </w:r>
@@ -8075,293 +8087,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnection properties in Kelvin-Helmholtz instabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Vernisse</w:t>
+                <w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM13B-2377</w:t>
+              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796724v1</w:t>
+                <w:t xml:space="preserve">hal-02752279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+                <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiansen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752279v1</w:t>
+                <w:t xml:space="preserve">hal-02796701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic simulations of collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8383,1327 +8395,1327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.157-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMILEI: A collaborative, open-source, multi-purpose PIC code for the next generation of super-computers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chiaramello</w:t>
+                <w:t xml:space="preserve">Cold plasma and magnetic reconnection at the magnetopause boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grassi</w:t>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Division of Plasma Physics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, California, United States. pp.GP10.006</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. pp.SM12A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796748v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma and magnetic reconnection at the magnetopause boundary layer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMILEI: A collaborative, open-source, multi-purpose PIC code for the next generation of super-computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Graham</w:t>
+                <w:t xml:space="preserve">M. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiaramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. pp.SM12A-02</w:t>
+              <w:t xml:space="preserve">APS Division of Plasma Physics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, California, United States. pp.GP10.006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752299v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de la mission Magnetospheric Multiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mirioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mirioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold ion heating at the low-latitude magnetopause during magnetic reconnection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic reconnection in th Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM52B-02</w:t>
+              <w:t xml:space="preserve">Workshop on particle acceleration in high energy astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752301v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipoint measurements: a key tool for magnetic reconnection research</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron signatures in asymmetric magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.2325</w:t>
+              <w:t xml:space="preserve">Nordita Reconnection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752302v1</w:t>
+                <w:t xml:space="preserve">hal-02752304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron signatures in asymmetric magnetic reconnection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordita Reconnection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752304v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reconnection in th Solar System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold ion heating at the low-latitude magnetopause during magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Divin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on particle acceleration in high energy astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM52B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752303v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+                <w:t xml:space="preserve">Multipoint measurements: a key tool for magnetic reconnection research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hsin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.2325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800174v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mirioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First MMS measurements of the High Frequency Magnetic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mirioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9722,397 +9734,397 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Chapman Conference on Magnetospheric Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Fairbanks, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transition from symmetric to asymmetric collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Moscow, Russia. pp.D3.3-19-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron scale physics in magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.2461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Reconnection With a Guide Field: the Saga Continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM12B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of reconnection physics using laser-generated B fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10121,101 +10133,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LaB Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10225,803 +10237,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BibHelioTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Space Weather Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BibHelioTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Programme National Soleil-Terre (PNST 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+                <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-1963, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860977v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
+                <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vandenbossche</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-1963, 2018</w:t>
+              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31D-3527, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860968v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Nguyen</w:t>
+                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31D-3527, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860978v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of martian plasma boundaries: use of machine learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-3258, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetosheath high speed jets and magnetopause observations by Cluster and MMS simultaneously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11053,73 +11065,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2840, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Manuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11174,444 +11186,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM11C-2792, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale observations of magnetic reconnection: Cluster and MMS measurements of the reconnecting magnetopause at the subsolar region and dusk sector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the magnetopause internal structure: new possibilities offered by MMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, pp.SM13D-2401, 2017</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11A-2292, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861312v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the magnetopause internal structure: new possibilities offered by MMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale observations of magnetic reconnection: Cluster and MMS measurements of the reconnecting magnetopause at the subsolar region and dusk sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11A-2292, 2017</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, pp.SM13D-2401, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861275v1</w:t>
+                <w:t xml:space="preserve">hal-02861312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2451, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMS Observations of Ion-scale Magnetic Island in the Magnetosheath Turbulent Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11633,137 +11645,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2437, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Currents and associated electron scattering and bouncing near the diffusion region at Earth's magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11795,100 +11807,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2404, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of cold ion heating inside the magnetospheric separatrix region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11920,73 +11932,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria. 18, pp.EPSC2016-14007, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric kinetic equilibria: demonstration of the independence of magnetic reconnection signatures to the initial current sheet structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12045,302 +12057,302 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2515, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
+                <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 2014</w:t>
+              <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861621v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rezeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective du PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Sète, France. 2014</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861619v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique for investigating 1D interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12395,198 +12407,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron non-ideal physics in asymmetric magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 13, pp.SM13B-2155, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single spacecraft method to study the spatial profiles inside the magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12641,51 +12653,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 15, pp.EGU2013-2282, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12695,154 +12707,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Reconnection in Different Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Jackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Delamere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetotails in the Solar System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 207, pp.259-267, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12852,51 +12864,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the magnetospheric multiscale mission (MMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12918,81 +12930,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13002,51 +13014,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHARE : Parallel hybrid particle-in-cell code with patch-based adaptive mesh refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13102,73 +13114,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive multi-mission statistical study and analytical modeling of the Earth's magnetopause: 1 - A gradient boosting based automatic detection of near-Earth regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13220,73 +13232,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive multi-mission statistical study and analytical modeling of the Earth's magnetopause: 4- On the near-cusp magnetopause indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13338,73 +13350,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive multi-missions statistical study and analytical modeling of the Earth magnetopause: 3- An asymmetric non indented magnetopause analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13456,73 +13468,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive multi-mission statistical study and analytical modeling of the Earth's magnetopause: 2 - Shape and location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13574,51 +13586,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13628,265 +13640,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BibHelioTech internship report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche en astrophysique et planétologie; Institut de recherche en informatique de Toulouse; Université Toulouse III - Paul Sabatier. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BibHelioTech internship defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherche en astrophysique et planétologie; Université Toulouse III - Paul Sabatier. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13896,114 +13908,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la reconnexion magnétique : mécanismes cinétiques sous-jacents à la description fluide des ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011PA112004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00593457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14150,51 +14162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deegan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01095-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayane Michotte de Welle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2024.1427791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michotte de Welle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841364v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030686" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lenouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001530" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Escoubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fornieles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03203893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Escoubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-J Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Haaland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086546" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Trattner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Denton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trattner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.09.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023831" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781600057X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Walsh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~e. Denton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0078-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Fuchs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061586" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820953" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Black" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Evans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795727" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Zenitani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792250" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Olson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833675" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811467" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762845" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3685707" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664320" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1571-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016688" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Bernoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Choimet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ecoffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sladkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grassi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsin Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Liu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752306v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe Escoubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coxon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861313v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Walsh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861314v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861649v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Black" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Delamere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288776v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593457v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deegan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01095-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayane Michotte de Welle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2024.1427791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michotte de Welle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841364v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Escoubet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fornieles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lenouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001530" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03203893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Escoubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-J Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Haaland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086546" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Trattner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Denton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trattner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.09.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023831" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781600057X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Walsh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JMFN8VLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Fuchs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~e. Denton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0078-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061586" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Black" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Evans" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795727" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820953" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Zenitani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833679" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Olson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833675" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811467" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3685707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762845" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016688" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1571-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664320" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Bernoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Choimet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ecoffet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sladkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsin Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe Escoubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coxon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Walsh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861314v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Black" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Delamere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288920v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>