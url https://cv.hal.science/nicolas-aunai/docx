--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1172,680 +1172,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 3. An Asymmetric Non Indented Magnetopause Analytical Model</w:t>
+                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 1. A Gradient Boosting Based Automatic Detection of Near‐Earth Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Jeandet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA030112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03672057v1</w:t>
+                <w:t xml:space="preserve">hal-03841293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 1. A Gradient Boosting Based Automatic Detection of Near‐Earth Regions</w:t>
+                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 3. An Asymmetric Non Indented Magnetopause Analytical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jeandet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029773. </w:t>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841293v1</w:t>
+                <w:t xml:space="preserve">insu-03672057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind—Magnetosphere Coupling During Radial Interplanetary Magnetic Field Conditions: Simultaneous Multi‐Point Observations</w:t>
+                <w:t xml:space="preserve">Identification of Electron Diffusion Regions with a Machine Learning approach on MMS data at the Earth's magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Toledo‐redondo</w:t>
+                <w:t xml:space="preserve">Q. Lenouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-J. Hwang</w:t>
+                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C P Escoubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Fornieles</w:t>
+                <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JA029506⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468620v1</w:t>
+                <w:t xml:space="preserve">hal-03207928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of non-gyrotropic electron pressure effects in collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Korzhimanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (7), pp.072108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Electron Diffusion Regions with a Machine Learning approach on MMS data at the Earth's magnetopause</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Wind—Magnetosphere Coupling During Radial Interplanetary Magnetic Field Conditions: Simultaneous Multi‐Point Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toledo‐redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-J. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lenouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Génot</w:t>
+                <w:t xml:space="preserve">C P Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garnier</w:t>
+                <w:t xml:space="preserve">B Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lavraud</w:t>
+                <w:t xml:space="preserve">J Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JA029506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EA001530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207928v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to dispatch split particles in Particle-In-Cell codes</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4225,295 +4225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Currents and associated electron scattering and bouncing near the diffusion region at Earth's magnetopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lavraud</w:t>
+                <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. C. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+                <w:t xml:space="preserve">Andrew P. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (7), pp.3042-3050. </w:t>
+              <w:t xml:space="preserve">, 2016, 43 (13), pp.6759-6767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL068359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551957v1</w:t>
+                <w:t xml:space="preserve">hal-01551956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Vaivads</w:t>
+                <w:t xml:space="preserve">Currents and associated electron scattering and bouncing near the diffusion region at Earth's magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Walsh</w:t>
+                <w:t xml:space="preserve">Y. C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (13), pp.6759-6767. </w:t>
+              <w:t xml:space="preserve">, 2016, 43 (7), pp.3042-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551956v1</w:t>
+                <w:t xml:space="preserve">hal-01551957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of the X-line in asymmetric magnetic reconnection</w:t>
               </w:r>
@@ -4911,291 +4911,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between quadrupolar magnetic field and collisionless reconnection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+                <w:t xml:space="preserve">Theory and Modeling for the Magnetospheric Multiscale Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boniface</w:t>
+                <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Fuchs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cassak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.~e. Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4885097⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-014-0078-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552033v1</w:t>
+                <w:t xml:space="preserve">hal-01552031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and Modeling for the Magnetospheric Multiscale Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hesse</w:t>
+                <w:t xml:space="preserve">On the relationship between quadrupolar magnetic field and collisionless reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Birn</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cassak</w:t>
+                <w:t xml:space="preserve">C. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.~e. Denton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.062111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-014-0078-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4885097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552031v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique for investigating 1-D interfaces</w:t>
               </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Sibeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.8673-8680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5422,261 +5422,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dissipation mechanism on collisionless magnetic reconnection in symmetric and asymmetric current layers</w:t>
+                <w:t xml:space="preserve">Electron nongyrotropy in the context of collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.2901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4795727⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.2903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4820953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552062v1</w:t>
+                <w:t xml:space="preserve">hal-01552055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron nongyrotropy in the context of collisionless magnetic reconnection</w:t>
+                <w:t xml:space="preserve">Influence of the dissipation mechanism on collisionless magnetic reconnection in symmetric and asymmetric current layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.2903. </w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4820953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4795727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552055v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between hybrid and fully kinetic models of asymmetric magnetic reconnection: Coplanar and guide field configurations</w:t>
               </w:r>
@@ -5701,64 +5701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.022902. </w:t>
@@ -5952,51 +5952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.2105. </w:t>
@@ -6073,64 +6073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6366,590 +6366,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton acceleration in antiparallel collisionless magnetic reconnection: Kinetic mechanisms behind the fluid dynamics</w:t>
+                <w:t xml:space="preserve">Ion acceleration in antiparallel collisionless magnetic reconnection: Kinetic and fluid aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.9232. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JA016688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553760v1</w:t>
+                <w:t xml:space="preserve">hal-01553764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proton pressure tensor as a new proxy of the proton decoupling region in collisionless magnetic reconnection</w:t>
+                <w:t xml:space="preserve">Proton acceleration in antiparallel collisionless magnetic reconnection: Kinetic mechanisms behind the fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29, pp.1571-1579. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.9232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-29-1571-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JA016688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553751v1</w:t>
+                <w:t xml:space="preserve">hal-01553760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration in antiparallel collisionless magnetic reconnection: Kinetic and fluid aspects</w:t>
+                <w:t xml:space="preserve">The proton pressure tensor as a new proxy of the proton decoupling region in collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.141-150. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.1571-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-1571-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553764v1</w:t>
+                <w:t xml:space="preserve">hal-01553751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy budgets in collisionless magnetic reconnection: Ion heating and bulk acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 18, pp.122901. </w:t>
+              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3664320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553763v1</w:t>
+                <w:t xml:space="preserve">hal-00635970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy budgets in collisionless magnetic reconnection: Ion heating and bulk acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 18, pp.102310. </w:t>
+              <w:t xml:space="preserve">, 2011, 18, pp.122901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3647558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3664320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635970v1</w:t>
+                <w:t xml:space="preserve">hal-01553763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7278,51 +7278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and dynamics of Martian plasma boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,51 +7416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we gain from laboratory experiments in studying space plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Sladkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,527 +7837,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnection properties in Kelvin-Helmholtz instabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+                <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiansen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM13B-2377</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796724v1</w:t>
+                <w:t xml:space="preserve">hal-02796701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnexion magnétique à la magnétopause terrestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hesse</w:t>
+                <w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796739v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+                <w:t xml:space="preserve">Reconnexion magnétique à la magnétopause terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752279v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiansen He</w:t>
+                <w:t xml:space="preserve">Reconnection properties in Kelvin-Helmholtz instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
+              <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM13B-2377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796701v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic simulations of collisionless magnetic reconnection</w:t>
               </w:r>
@@ -9031,260 +9031,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron signatures in asymmetric magnetic reconnection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordita Reconnection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752304v1</w:t>
+                <w:t xml:space="preserve">hal-02800174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron signatures in asymmetric magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5300</w:t>
+              <w:t xml:space="preserve">Nordita Reconnection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800174v1</w:t>
+                <w:t xml:space="preserve">hal-02752304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold ion heating at the low-latitude magnetopause during magnetic reconnection</w:t>
               </w:r>
@@ -9434,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Hsin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10012,64 +10012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM12B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10133,64 +10133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LaB Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Palaiseau, France</w:t>
@@ -10495,394 +10495,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-1963, 2018</w:t>
+              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860968v1</w:t>
+                <w:t xml:space="preserve">hal-02860977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
+                <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Le Pennec</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31D-3527, 2018</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-1963, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860978v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+                <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31D-3527, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860977v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of martian plasma boundaries: use of machine learning techniques</w:t>
               </w:r>
@@ -10894,51 +10894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10989,51 +10989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetosheath high speed jets and magnetopause observations by Cluster and MMS simultaneously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12482,51 +12482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12773,51 +12773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetotails in the Solar System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 207, pp.259-267, 2015</w:t>
@@ -14162,51 +14162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deegan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01095-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayane Michotte de Welle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2024.1427791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michotte de Welle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841364v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Escoubet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fornieles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lenouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001530" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03203893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Escoubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-J Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Haaland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086546" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Trattner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Denton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trattner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.09.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023831" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781600057X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Walsh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JMFN8VLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Fuchs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~e. Denton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0078-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061586" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Black" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Evans" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795727" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820953" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Zenitani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833679" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Olson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833675" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811467" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3685707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762845" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016688" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1571-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664320" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Bernoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Choimet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ecoffet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sladkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsin Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe Escoubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coxon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Walsh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861314v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Black" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Delamere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288920v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deegan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01095-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayane Michotte de Welle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2024.1427791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michotte de Welle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841364v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lenouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001530" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Escoubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fornieles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03203893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Escoubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-J Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Haaland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086546" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Trattner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Denton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trattner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.09.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023831" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781600057X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Walsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069877" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068359" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JMFN8VLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~e. Denton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0078-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Fuchs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061586" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820953" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Black" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Evans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Zenitani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833679" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Olson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833675" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811467" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3685707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762845" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016688" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1571-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664320" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Bernoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Choimet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ecoffet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sladkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsin Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe Escoubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coxon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Walsh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861314v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Black" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Delamere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288920v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>