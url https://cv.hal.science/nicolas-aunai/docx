--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 4. On the Near‐Cusp Magnetopause Indentation</w:t>
+                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 2. Shape and Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029776. </w:t>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841328v1</w:t>
+                <w:t xml:space="preserve">insu-03672061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 2. Shape and Location</w:t>
+                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 4. On the Near‐Cusp Magnetopause Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03672061v1</w:t>
+                <w:t xml:space="preserve">hal-03841328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Helicity Sign of Flux Transfer Event Flux Ropes and Its Relationship to the Guide Field and Hall Physics in Magnetic Reconnection at the Magnetopause</w:t>
               </w:r>
@@ -1172,680 +1172,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 1. A Gradient Boosting Based Automatic Detection of Near‐Earth Regions</w:t>
+                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 3. An Asymmetric Non Indented Magnetopause Analytical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jeandet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayane Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029773. </w:t>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841293v1</w:t>
+                <w:t xml:space="preserve">insu-03672057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi-Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 3. An Asymmetric Non Indented Magnetopause Analytical Model</w:t>
+                <w:t xml:space="preserve">Massive Multi‐Mission Statistical Study and Analytical Modeling of the Earth's Magnetopause: 1. A Gradient Boosting Based Automatic Detection of Near‐Earth Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Jeandet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JA029773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA030112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03672057v1</w:t>
+                <w:t xml:space="preserve">hal-03841293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Electron Diffusion Regions with a Machine Learning approach on MMS data at the Earth's magnetopause</w:t>
+                <w:t xml:space="preserve">Solar Wind—Magnetosphere Coupling During Radial Interplanetary Magnetic Field Conditions: Simultaneous Multi‐Point Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lenouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Génot</w:t>
+                <w:t xml:space="preserve">S Toledo‐redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garnier</w:t>
+                <w:t xml:space="preserve">K.-J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lavraud</w:t>
+                <w:t xml:space="preserve">C P Escoubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JA029506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JA029506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207928v1</w:t>
+                <w:t xml:space="preserve">hal-03468620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of non-gyrotropic electron pressure effects in collisionless magnetic reconnection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Electron Diffusion Regions with a Machine Learning approach on MMS data at the Earth's magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Korzhimanov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. Lenouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0052003⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321003v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind—Magnetosphere Coupling During Radial Interplanetary Magnetic Field Conditions: Simultaneous Multi‐Point Observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of non-gyrotropic electron pressure effects in collisionless magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C P Escoubet</w:t>
+                <w:t xml:space="preserve">A. Sladkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lavraud</w:t>
+                <w:t xml:space="preserve">R. Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fornieles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Korzhimanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JA029506. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.072108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JA029506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468620v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to dispatch split particles in Particle-In-Cell codes</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toledo‐redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Califano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3689,429 +3689,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full particle-in-cell simulations of kinetic equilibria and the role of the initial current sheet on steady asymmetric magnetic reconnection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+                <w:t xml:space="preserve">Cold ion heating at the dayside magnetopause during magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002237781600057X⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL067187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400649v1</w:t>
+                <w:t xml:space="preserve">hal-01551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold ion heating at the dayside magnetopause during magnetic reconnection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+                <w:t xml:space="preserve">Signatures of complex magnetic topologies from multiple reconnection sites induced by Kelvin-Helmholtz instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL067187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.9926-9939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JA023051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551961v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of complex magnetic topologies from multiple reconnection sites induced by Kelvin-Helmholtz instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Vernisse</w:t>
+                <w:t xml:space="preserve">Full particle-in-cell simulations of kinetic equilibria and the role of the initial current sheet on steady asymmetric magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.9926-9939. </w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (03), pp.905820305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JA023051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S002237781600057X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551973v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMS observations of ion-scale magnetic island in the magnetosheath turbulent plasma</w:t>
               </w:r>
@@ -4225,295 +4225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Vaivads</w:t>
+                <w:t xml:space="preserve">Currents and associated electron scattering and bouncing near the diffusion region at Earth's magnetopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Walsh</w:t>
+                <w:t xml:space="preserve">Y. C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (13), pp.6759-6767. </w:t>
+              <w:t xml:space="preserve">, 2016, 43 (7), pp.3042-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551956v1</w:t>
+                <w:t xml:space="preserve">hal-01551957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Currents and associated electron scattering and bouncing near the diffusion region at Earth's magnetopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lavraud</w:t>
+                <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. C. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+                <w:t xml:space="preserve">Andrew P. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (7), pp.3042-3050. </w:t>
+              <w:t xml:space="preserve">, 2016, 43 (13), pp.6759-6767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL068359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551957v1</w:t>
+                <w:t xml:space="preserve">hal-01551956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of the X-line in asymmetric magnetic reconnection</w:t>
               </w:r>
@@ -4635,597 +4635,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric kinetic equilibria: Generalization of the BAS model for rotating magnetic profile and non-zero electric field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic simulations of secondary reconnection in the reconnection jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (8), pp.61886198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551986v1</w:t>
+                <w:t xml:space="preserve">hal-01551981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic simulations of secondary reconnection in the reconnection jet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric kinetic equilibria: Generalization of the BAS model for rotating magnetic profile and non-zero electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (9), pp.092904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JA020969⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01551981v1</w:t>
+                <w:t xml:space="preserve">hal-01551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and Modeling for the Magnetospheric Multiscale Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hesse</w:t>
+                <w:t xml:space="preserve">On the relationship between quadrupolar magnetic field and collisionless reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Birn</w:t>
+                <w:t xml:space="preserve">C. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cassak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-014-0078-y⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.062111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4885097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552031v1</w:t>
+                <w:t xml:space="preserve">hal-01552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between quadrupolar magnetic field and collisionless reconnection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+                <w:t xml:space="preserve">Theory and Modeling for the Magnetospheric Multiscale Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boniface</w:t>
+                <w:t xml:space="preserve">P. Cassak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Fuchs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.~e. Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (6), pp.062111. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4885097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-014-0078-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552033v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique for investigating 1-D interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Sibeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.8673-8680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5422,261 +5422,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron nongyrotropy in the context of collisionless magnetic reconnection</w:t>
+                <w:t xml:space="preserve">Influence of the dissipation mechanism on collisionless magnetic reconnection in symmetric and asymmetric current layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.2903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4820953⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552055v1</w:t>
+                <w:t xml:space="preserve">hal-01552062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dissipation mechanism on collisionless magnetic reconnection in symmetric and asymmetric current layers</w:t>
+                <w:t xml:space="preserve">Electron nongyrotropy in the context of collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.2901. </w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4795727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4820953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552062v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between hybrid and fully kinetic models of asymmetric magnetic reconnection: Coplanar and guide field configurations</w:t>
               </w:r>
@@ -5701,64 +5701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.022902. </w:t>
@@ -5952,51 +5952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.2105. </w:t>
@@ -6073,64 +6073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6158,577 +6158,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer, Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric and magnetic contributions to spatial diffusion in collisionless plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.022108. </w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.102309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3685707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4762845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553711v1</w:t>
+                <w:t xml:space="preserve">hal-01553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and magnetic contributions to spatial diffusion in collisionless plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer, Physics of Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.102309. </w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.022108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4762845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3685707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553729v1</w:t>
+                <w:t xml:space="preserve">hal-01553711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration in antiparallel collisionless magnetic reconnection: Kinetic and fluid aspects</w:t>
+                <w:t xml:space="preserve">Proton acceleration in antiparallel collisionless magnetic reconnection: Kinetic mechanisms behind the fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.141-150. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.9232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JA016688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553764v1</w:t>
+                <w:t xml:space="preserve">hal-01553760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton acceleration in antiparallel collisionless magnetic reconnection: Kinetic mechanisms behind the fluid dynamics</w:t>
+                <w:t xml:space="preserve">The proton pressure tensor as a new proxy of the proton decoupling region in collisionless magnetic reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.9232. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.1571-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JA016688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-29-1571-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553760v1</w:t>
+                <w:t xml:space="preserve">hal-01553751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proton pressure tensor as a new proxy of the proton decoupling region in collisionless magnetic reconnection</w:t>
+                <w:t xml:space="preserve">Ion acceleration in antiparallel collisionless magnetic reconnection: Kinetic and fluid aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29, pp.1571-1579. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-29-1571-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553751v1</w:t>
+                <w:t xml:space="preserve">hal-01553764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma diffusion in self-consistent fluctuations</w:t>
               </w:r>
@@ -7278,51 +7278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and dynamics of Martian plasma boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,51 +7416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we gain from laboratory experiments in studying space plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Sladkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,652 +7712,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D ion-scale dynamics of BBFs and their associated emissions in Earth's magnetotail using 3D hybrid simulations and MMS multi-spacecraft observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Breuillard</w:t>
+                <w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM44A-08</w:t>
+              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752282v1</w:t>
+                <w:t xml:space="preserve">hal-02752279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiansen He</w:t>
+                <w:t xml:space="preserve">Reconnection properties in Kelvin-Helmholtz instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
+              <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM13B-2377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796701v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+                <w:t xml:space="preserve">Reconnexion magnétique à la magnétopause terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Belmont</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752279v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnexion magnétique à la magnétopause terrestre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roch Smets</w:t>
+                <w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiansen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796739v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnection properties in Kelvin-Helmholtz instabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dorelli</w:t>
+                <w:t xml:space="preserve">3D ion-scale dynamics of BBFs and their associated emissions in Earth's magnetotail using 3D hybrid simulations and MMS multi-spacecraft observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Breuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM13B-2377</w:t>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM44A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796724v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic simulations of collisionless magnetic reconnection</w:t>
               </w:r>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,51 +8869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9050,51 +9050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9171,51 +9171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9434,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Hsin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10012,64 +10012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Birn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM12B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10133,64 +10133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LaB Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Palaiseau, France</w:t>
@@ -10495,394 +10495,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rezeau</w:t>
+                <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-1963, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860977v1</w:t>
+                <w:t xml:space="preserve">hal-02860968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning methods to identify ICMEs automatically</w:t>
+                <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vandenbossche</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-1963, 2018</w:t>
+              <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31D-3527, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860968v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of ICMEs at 1 AU : a deep learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Nguyen</w:t>
+                <w:t xml:space="preserve">A new multi-fluid model for space plasma simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Manuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Jeandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM31D-3527, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, Washington D.C, USA, Unknown Region. pp.SM11C-2792, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860978v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of martian plasma boundaries: use of machine learning techniques</w:t>
               </w:r>
@@ -10894,51 +10894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10989,51 +10989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetosheath high speed jets and magnetopause observations by Cluster and MMS simultaneously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-J. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,277 +11462,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Vaivads</w:t>
+                <w:t xml:space="preserve">MMS Observations of Ion-scale Magnetic Island in the Magnetosheath Turbulent Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Retinò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Walsh</w:t>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2451, 2016</w:t>
+              <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2437, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861313v1</w:t>
+                <w:t xml:space="preserve">hal-02861306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS Observations of Ion-scale Magnetic Island in the Magnetosheath Turbulent Plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Contel</w:t>
+                <w:t xml:space="preserve">Cold ion demagnetization near the X-line of magnetic reconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Toledo-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaivads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Yuan</w:t>
+                <w:t xml:space="preserve">A. P. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2437, 2016</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2451, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861306v1</w:t>
+                <w:t xml:space="preserve">hal-02861313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Currents and associated electron scattering and bouncing near the diffusion region at Earth's magnetopause</w:t>
               </w:r>
@@ -11744,77 +11744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Gershman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2404, 2016</w:t>
@@ -12007,51 +12007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12093,51 +12093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV TECHNIQUE FOR INVESTIGATING 1D INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,51 +12214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic equilibrium for an asymmetric tangential layer with rotation of the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12322,51 +12322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BV technique for investigating 1D interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12482,51 +12482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Zenitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12568,51 +12568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single spacecraft method to study the spatial profiles inside the magnetopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,51 +12773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetotails in the Solar System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 207, pp.259-267, 2015</w:t>
@@ -12930,51 +12930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14162,51 +14162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deegan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01095-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayane Michotte de Welle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2024.1427791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michotte de Welle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841364v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lenouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001530" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Escoubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fornieles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03203893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Escoubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-J Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Haaland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086546" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Trattner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Denton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trattner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.09.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023831" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781600057X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Walsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069877" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068359" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JMFN8VLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~e. Denton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0078-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Fuchs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061586" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820953" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Black" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Evans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Zenitani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833679" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Olson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833675" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811467" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3685707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762845" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016688" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1571-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664320" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Bernoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Choimet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ecoffet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sladkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsin Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe Escoubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coxon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Walsh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861314v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Black" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Delamere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288920v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aunai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Smets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deegan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01095-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayane Michotte de Welle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2024.1427791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michotte de Welle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841364v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Escoubet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lavraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fornieles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lenouvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001530" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smets" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03203893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Drouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos-Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195355v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Escoubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-J Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Turc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Haaland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086546" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van den Bossche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0d24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Trattner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Denton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trattner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaramello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.09.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023831" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551961v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067187" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dorelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781600057X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068359" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Walsh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JMFN8VLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020969" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CA327C5CDA27261F5FF61B0A4632EA0F11F9095/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930210" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boniface" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Fuchs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~e. Denton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0078-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA018926" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061586" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Black" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Evans" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kuznetsova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795727" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820953" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Zenitani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833679" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Wendel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Olson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833675" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811467" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762845" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3685707" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016688" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-1571-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3647558" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664320" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Bernoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Choimet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ecoffet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sladkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsin Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860968v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenbossche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe Escoubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coxon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Walsh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861314v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Black" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Delamere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04288920v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>