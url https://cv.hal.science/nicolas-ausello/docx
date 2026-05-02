--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -25,77 +25,149 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Ausello </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nicolas-ausello</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3843-0463</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur en géographie, enseignant-chercheur au département d'urbanisme à l'Ecole supérieure des professions immobilières / Laboratoire ESPI2R Research in Real Estate, membre associé au laboratoire LADYSS (CNRS UMR 7533)</w:t>
+        <w:t xml:space="preserve">Docteur en géographie, chargé d'enseignement et de recherche au département d'urbanisme à l'Ecole supérieure des professions immobilières / Laboratoire ESPI2R Research in Real Estate, membre associé au laboratoire LADYSS (CNRS UMR 7533)</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://github.com/nausello</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -117,879 +189,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données, l’algorithme et le foncier : acteurs et enjeux autour d’une stratégie d’aménagement communautaire dans la Métropole de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 39-3/4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15nc9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu NOUCHER, Blancs des cartes et boîtes noires algorithmiques, CNRS Éditions, 2023, 408 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 251 (3), pp.307-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.251.0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données du territoire dans la fabrique métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoom Recherche - Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.65592/espi2r.1927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartes de l’action publique. Pouvoirs, territoires, résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : &amp;quot;Antoine Guironnet, Ludovic Halbert, L'empire urbain de la finance. Pouvoir et inégalités à l'ère du capitalisme de gestion d'actifs, Paris, Amsterdam éditions, 2023, 317 p., ISBN : 978-2-35480-274-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wv6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique publique/privée des données de planification urbaine en France : entre logique gestionnaire et approche territorialisée de la règle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une régulation du centre au détriment des franges métropolitaines. Le déplacement spatial des achats de logements neufs par les ménages investisseurs dans la métropole toulousaine (2004-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Résidentiel locatif privé et logement social : crises, persistances et transformations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle des indicateurs et de l’expertise nationale dans la reconfiguration de la production urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 270, pp.45-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie et usage de la carte foncière : vers une normalisation de la production urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.7179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03659521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] &amp;quot;Thomas Lemke, Biopolitique. Une introduction, Paris, EHESS, coll. « Cas de figure », 2023, 250 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.61420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime hybride de connaissances de l'espace urbain pour réguler son aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -999,111 +1071,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal dynamics of housing development: the contribution of spatial analysis methods to the understanding of new housing prices in the Metropolises of Lyon and Toulouse (2005-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Centre for Territory, Transport and Environment of the Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1113,114 +1185,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données du territoire dans la fabrique métropolitaine : une approche de la production résidentielle privée et de sa régulation publique à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 8 - Saint-Denis, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04886972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1286,51 +1358,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0119537A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1367,51 +1591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ausello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nc9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0307" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.1927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wv6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WB0S5XFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04886972v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ausello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3843-0463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/nausello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ausello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nc9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.1927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wv6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WB0S5XFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04886972v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>