--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -275,187 +275,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu NOUCHER, Blancs des cartes et boîtes noires algorithmiques, CNRS Éditions, 2023, 408 p.</w:t>
+                <w:t xml:space="preserve">Les données du territoire dans la fabrique métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 251 (3), pp.307-244. </w:t>
+              <w:t xml:space="preserve">Zoom Recherche - Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.251.0307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.65592/espi2r.1927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052734v1</w:t>
+                <w:t xml:space="preserve">hal-05351443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données du territoire dans la fabrique métropolitaine</w:t>
+                <w:t xml:space="preserve">Matthieu NOUCHER, Blancs des cartes et boîtes noires algorithmiques, CNRS Éditions, 2023, 408 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ausello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoom Recherche - Cahiers ESPI2R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 251 (3), pp.307-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.65592/espi2r.1927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.251.0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351443v1</w:t>
+                <w:t xml:space="preserve">hal-05052734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartes de l’action publique. Pouvoirs, territoires, résistances</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0119537A"/>
+    <w:nsid w:val="AC7759C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1591,51 +1591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ausello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3843-0463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/nausello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ausello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nc9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.1927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wv6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WB0S5XFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04886972v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ausello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3843-0463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/nausello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ausello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nc9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.1927" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wv6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WB0S5XFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04886972v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>