--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -84,3628 +84,3762 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
+                <w:t xml:space="preserve">Mixed genetic background better recapitulates developmental and psychiatric phenotypes and heterogeneity than inbred C57BL/6J mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Annamneedi</w:t>
+                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-26215-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785377v1</w:t>
+                <w:t xml:space="preserve">hal-05182452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of intravenous bevacizumab on severe bleeding associated with hemorrhagic hereditary telangiectasia: A national, randomized multicenter trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+                <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rivière</w:t>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joim.13714⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285361v1</w:t>
+                <w:t xml:space="preserve">hal-04785377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between cetuximab target-mediated pharmacokinetics and progression-free survival in metastatic colorectal cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lobet</w:t>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (9), pp.1263-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40262-023-01270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin inflammatory response and efficacy of anti-epidermal growth factor receptor therapy in metastatic colorectal cancer (CUTACETUX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and safety of intravenous bevacizumab on severe bleeding associated with hemorrhagic hereditary telangiectasia: A national, randomized multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheik Emambux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1848058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 294 (6), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joim.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149030v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin inflammatory response and efficacy of anti-epidermal growth factor receptor therapy in metastatic colorectal cancer (CUTACETUX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalem</w:t>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1848058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1848058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376303v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316414v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In a murine model of acute lung infection, airway administration of a therapeutic antibody confers greater protection than parenteral administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dalonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179896v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Antigen Mass on the Pharmacokinetics of Therapeutic Antibodies in Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In a murine model of acute lung infection, airway administration of a therapeutic antibody confers greater protection than parenteral administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dalonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ternant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marion Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-018-0680-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 303, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821717v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Antigen Mass on the Pharmacokinetics of Therapeutic Antibodies in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brachet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-018-0680-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019721v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of FCGR3A-158V/F Genotype and Baseline CD20 Antigen Count on Target-Mediated Elimination of Rituximab in Patients with Chronic Lymphocytic Leukemia: A Study of FILO Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Tout</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">Stéphane Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lepretre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (6), pp.635 - 647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40262-016-0470-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bevacizumab Pharmacokinetics Influence Overall and Progression-Free Survival in Metastatic Colorectal Cancer Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouché</w:t>
+                <w:t xml:space="preserve">Guillaume Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rollin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (11), pp.1381 - 1394. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-016-0406-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769811v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences overall survival in head and neck cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bevacizumab Pharmacokinetics Influence Overall and Progression-Free Survival in Metastatic Colorectal Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pointreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Calais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (5), pp.567-72. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.1381 - 1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-016-0406-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769813v1</w:t>
+                <w:t xml:space="preserve">hal-01769811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant effect of VEGFA polymorphisms on the clinical outcome of metastatic colorectal cancer patients treated with FOLFIRI-cetuximab</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences overall survival in head and neck cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Payancé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Yoann Pointreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (18), pp.2035-2043. </w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.567-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/pgs.15.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381189v1</w:t>
+                <w:t xml:space="preserve">hal-01769813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of adalimumab in Crohn’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Significant effect of VEGFA polymorphisms on the clinical outcome of metastatic colorectal cancer patients treated with FOLFIRI-cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Karmiris</w:t>
+                <w:t xml:space="preserve">Audrey Payancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Vermeire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-015-1892-1⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (18), pp.2035-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.15.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769822v1</w:t>
+                <w:t xml:space="preserve">hal-02381189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose – response relationship of bevacizumab in hereditary hemorrhagic telangiectasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetics of adalimumab in Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Karmiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19420862.2015.1022693⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (9), pp.1155-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-015-1892-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769884v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF neutralizing aerosol therapy in primary pulmonary adenocarcinoma with K-ras activating-mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Herve</w:t>
+                <w:t xml:space="preserve">Dose – response relationship of bevacizumab in hereditary hemorrhagic telangiectasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurène Schlick</w:t>
+                <w:t xml:space="preserve">Isabelle Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mAbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (6), pp.1638 - 1648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/mabs.34454⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.630 - 637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2015.1022693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769888v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of FCGRT gene polymorphisms on pharmacokinetics of therapeutic antibodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fate of inhaled monoclonal antibodies after the deposition of aerosolized particles in the respiratory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sobilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/mabs.24815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196, pp.344-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769897v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of inhaled monoclonal antibodies after the deposition of aerosolized particles in the respiratory system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">VEGF neutralizing aerosol therapy in primary pulmonary adenocarcinoma with K-ras activating-mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sobilo</w:t>
+                <w:t xml:space="preserve">Flora Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
+                <w:t xml:space="preserve">Laurène Schlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196, pp.344-354. </w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.1638 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/mabs.34454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376374v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma exchange on rituximab pharmacokinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of FCGRT gene polymorphisms on pharmacokinetics of therapeutic antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.12167⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.614 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mabs.24815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769901v1</w:t>
+                <w:t xml:space="preserve">hal-01769897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences progression-free survival of metastatic colorectal cancer patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of plasma exchange on rituximab pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therry Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Boisdron-Celle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.486 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616314v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Airways, a Novel Route for Delivering Monoclonal Antibodies to Treat Lung Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cetuximab Pharmacokinetics Influences Progression-Free Survival of Metastatic Colorectal Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Maillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-011-0442-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (19), pp.6329 - 6337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-11-1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769936v1</w:t>
+                <w:t xml:space="preserve">hal-01769933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab Pharmacokinetics Influences Progression-Free Survival of Metastatic Colorectal Cancer Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences progression-free survival of metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.34-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769933v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Airways, a Novel Route for Delivering Monoclonal Antibodies to Treat Lung Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chu Miow Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Valat</w:t>
+                <w:t xml:space="preserve">Stephanie Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/03009740903177745⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (9), pp.2147 - 2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-011-0442-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769938v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Azzopardi</w:t>
+                <w:t xml:space="preserve">I. Griffoul-Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (1), pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosoltherapy for lung tumors using the monoclonal antibody cetuximab</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chu Miow Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Montharu</w:t>
+                <w:t xml:space="preserve">G Griffoul-Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vecellio</w:t>
+                <w:t xml:space="preserve">P Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.97 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03009740903177745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616858v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enzyme-Linked Immunosorbent Assay for Therapeutic Drug Monitoring of Cetuximab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ceze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (5), pp.597-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aerosoltherapy for lung tumors using the monoclonal antibody cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Montharu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vecellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.S600-S600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cetuximab pharmacokinetics in end-stage kidney disease under hemodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Launay-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (25), pp.4223-4225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3715,672 +3849,554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rituximab concentration and autoantibody levels in anti-neutrophil cytoplasmic antibody associated vasculitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed genetic background better recapitulates developmental and psychiatric phenotypes and heterogeneity than inbred C57BL/6J mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Hormone-regulated dynamics of mRNA distribution on ribosomes in Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tréfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182452v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormone-regulated dynamics of mRNA distribution on ribosomes in Sertoli cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4527,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lobet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01270-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepretre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0470-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0406-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02381189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Boisdron-Celle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karmiris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vermeire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-015-1892-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ginon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2015.1022693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Schlick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.34454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therry Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0442-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Q4NLWRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-1081" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chu Miow Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzopardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009740903177745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Montharu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Degenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Launay-Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02149477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bensalem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paintaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182452v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26215-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lobet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01270-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepretre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0470-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0406-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02381189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Boisdron-Celle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karmiris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vermeire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-015-1892-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ginon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2015.1022693" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Schlick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.34454" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-1081" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therry Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0442-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Q4NLWRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzopardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chu Miow Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009740903177745" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Degenne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Montharu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Launay-Vacher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02149477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bensalem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paintaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>