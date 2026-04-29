--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -84,1959 +84,1959 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed genetic background better recapitulates developmental and psychiatric phenotypes and heterogeneity than inbred C57BL/6J mice</w:t>
+                <w:t xml:space="preserve">Analysis of the relationship between body composition and the pharmacokinetics of panitumumab in the treatment of localized squamous cell carcinoma of the anus – An ancillary study of the FFCD0904 phase I and II trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Dudas</w:t>
+                <w:t xml:space="preserve">Sarah Lobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Novak</w:t>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gora</w:t>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
+                <w:t xml:space="preserve">Karine Le Malicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198, pp.119242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-26215-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182452v2</w:t>
+                <w:t xml:space="preserve">hal-05586260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixed genetic background better recapitulates developmental and psychiatric phenotypes and heterogeneity than inbred C57BL/6J mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-26215-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785377v1</w:t>
+                <w:t xml:space="preserve">hal-05182452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between cetuximab target-mediated pharmacokinetics and progression-free survival in metastatic colorectal cancer patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lobet</w:t>
+                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paintaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Passot</w:t>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Caulet</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (9), pp.1263-1274. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-023-01270-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285346v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of intravenous bevacizumab on severe bleeding associated with hemorrhagic hereditary telangiectasia: A national, randomized multicenter trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between cetuximab target-mediated pharmacokinetics and progression-free survival in metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rivière</w:t>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Morgane Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joim.13714⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (9), pp.1263-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-023-01270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285361v1</w:t>
+                <w:t xml:space="preserve">hal-04285346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin inflammatory response and efficacy of anti-epidermal growth factor receptor therapy in metastatic colorectal cancer (CUTACETUX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and safety of intravenous bevacizumab on severe bleeding associated with hemorrhagic hereditary telangiectasia: A national, randomized multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">Christian Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheik Emambux</w:t>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Favot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1848058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 294 (6), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joim.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149030v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin inflammatory response and efficacy of anti-epidermal growth factor receptor therapy in metastatic colorectal cancer (CUTACETUX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalem</w:t>
+                <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Ewa Wierzbicka-Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1848058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1848058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376303v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In a murine model of acute lung infection, airway administration of a therapeutic antibody confers greater protection than parenteral administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dalonneau</w:t>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179896v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Antigen Mass on the Pharmacokinetics of Therapeutic Antibodies in Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In a murine model of acute lung infection, airway administration of a therapeutic antibody confers greater protection than parenteral administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Emilie Dalonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 303, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-018-0680-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821717v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of FCGR3A-158V/F Genotype and Baseline CD20 Antigen Count on Target-Mediated Elimination of Rituximab in Patients with Chronic Lymphocytic Leukemia: A Study of FILO Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Antigen Mass on the Pharmacokinetics of Therapeutic Antibodies in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Tout</w:t>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56 (6), pp.635 - 647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-016-0470-8⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-018-0680-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769807v1</w:t>
+                <w:t xml:space="preserve">hal-01821717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of FCGR3A-158V/F Genotype and Baseline CD20 Antigen Count on Target-Mediated Elimination of Rituximab in Patients with Chronic Lymphocytic Leukemia: A Study of FILO Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Stéphane Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (6), pp.635 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-016-0470-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019721v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bevacizumab Pharmacokinetics Influence Overall and Progression-Free Survival in Metastatic Colorectal Cancer Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouché</w:t>
+                <w:t xml:space="preserve">Guillaume Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rollin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (11), pp.1381 - 1394. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-016-0406-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769811v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences overall survival in head and neck cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bevacizumab Pharmacokinetics Influence Overall and Progression-Free Survival in Metastatic Colorectal Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pointreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Calais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (5), pp.567-72. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.1381 - 1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-016-0406-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769813v1</w:t>
+                <w:t xml:space="preserve">hal-01769811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant effect of VEGFA polymorphisms on the clinical outcome of metastatic colorectal cancer patients treated with FOLFIRI-cetuximab</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences overall survival in head and neck cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Payancé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Yoann Pointreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (18), pp.2035-2043. </w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.567-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/pgs.15.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381189v1</w:t>
+                <w:t xml:space="preserve">hal-01769813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of adalimumab in Crohn’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Karmiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,1726 +2120,1860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose – response relationship of bevacizumab in hereditary hemorrhagic telangiectasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant effect of VEGFA polymorphisms on the clinical outcome of metastatic colorectal cancer patients treated with FOLFIRI-cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Payancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19420862.2015.1022693⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (18), pp.2035-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.15.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769884v1</w:t>
+                <w:t xml:space="preserve">hal-02381189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of inhaled monoclonal antibodies after the deposition of aerosolized particles in the respiratory system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose – response relationship of bevacizumab in hereditary hemorrhagic telangiectasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sobilo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
+                <w:t xml:space="preserve">Isabelle Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.630 - 637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2015.1022693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376374v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF neutralizing aerosol therapy in primary pulmonary adenocarcinoma with K-ras activating-mutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of inhaled monoclonal antibodies after the deposition of aerosolized particles in the respiratory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Herve</w:t>
+                <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurène Schlick</w:t>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/mabs.34454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196, pp.344-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769888v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of FCGRT gene polymorphisms on pharmacokinetics of therapeutic antibodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">VEGF neutralizing aerosol therapy in primary pulmonary adenocarcinoma with K-ras activating-mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">Flora Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Baroukh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Laurène Schlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mAbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5 (4), pp.614 - 619. </w:t>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.1638 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/mabs.24815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/mabs.34454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769897v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma exchange on rituximab pharmacokinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of FCGRT gene polymorphisms on pharmacokinetics of therapeutic antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.12167⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.614 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mabs.24815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769901v1</w:t>
+                <w:t xml:space="preserve">hal-01769897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab Pharmacokinetics Influences Progression-Free Survival of Metastatic Colorectal Cancer Patients</w:t>
+                <w:t xml:space="preserve">Influence of plasma exchange on rituximab pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Piller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-11-1081⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.486 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769933v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences progression-free survival of metastatic colorectal cancer patients</w:t>
+                <w:t xml:space="preserve">Cetuximab Pharmacokinetics Influences Progression-Free Survival of Metastatic Colorectal Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (19), pp.6329 - 6337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-11-1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616314v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Airways, a Novel Route for Delivering Monoclonal Antibodies to Treat Lung Tumors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences progression-free survival of metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lemarié</w:t>
+                <w:t xml:space="preserve">Therry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lerondel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Michele Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.34-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01769936v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Airways, a Novel Route for Delivering Monoclonal Antibodies to Treat Lung Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Valat</w:t>
+                <w:t xml:space="preserve">Stephanie Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (9), pp.2147 - 2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-011-0442-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616813v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chu Miow Lin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Griffoul-Espitalier</w:t>
+                <w:t xml:space="preserve">I. Griffoul-Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Valat</w:t>
+                <w:t xml:space="preserve">J.-P. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (1), pp.97 - 98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.97-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769938v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enzyme-Linked Immunosorbent Assay for Therapeutic Drug Monitoring of Cetuximab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chu Miow Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ceze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Piller</w:t>
+                <w:t xml:space="preserve">G Griffoul-Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Degenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">P Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.97 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03009740903177745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521871v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosoltherapy for lung tumors using the monoclonal antibody cetuximab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+                <w:t xml:space="preserve">An Enzyme-Linked Immunosorbent Assay for Therapeutic Drug Monitoring of Cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ceze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (9), pp.S600-S600</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.597-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616858v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aerosoltherapy for lung tumors using the monoclonal antibody cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Montharu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vecellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.S600-S600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cetuximab pharmacokinetics in end-stage kidney disease under hemodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Launay-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (25), pp.4223-4225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3849,154 +3983,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rituximab concentration and autoantibody levels in anti-neutrophil cytoplasmic antibody associated vasculitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4006,397 +4140,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone-regulated dynamics of mRNA distribution on ribosomes in Sertoli cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tréfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4543,51 +4677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182452v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26215-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lobet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01270-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepretre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0470-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0406-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000321" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02381189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Boisdron-Celle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karmiris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vermeire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-015-1892-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ginon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2015.1022693" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Schlick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.34454" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-1081" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therry Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0442-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Q4NLWRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzopardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chu Miow Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009740903177745" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Degenne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Montharu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Launay-Vacher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02149477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bensalem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paintaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lobet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182452v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26215-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01270-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepretre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0470-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0406-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000321" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karmiris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vermeire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-015-1892-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02381189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Boisdron-Celle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2015.1022693" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Schlick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.34454" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769933v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-1081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therry Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0442-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Q4NLWRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzopardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chu Miow Lin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009740903177745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Degenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Montharu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Launay-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02149477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bensalem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paintaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>