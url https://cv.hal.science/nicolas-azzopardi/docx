--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -520,295 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between cetuximab target-mediated pharmacokinetics and progression-free survival in metastatic colorectal cancer patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of intravenous bevacizumab on severe bleeding associated with hemorrhagic hereditary telangiectasia: A national, randomized multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paintaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Passot</w:t>
+                <w:t xml:space="preserve">Sophie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Caulet</w:t>
+                <w:t xml:space="preserve">Christian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-023-01270-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 294 (6), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joim.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285346v1</w:t>
+                <w:t xml:space="preserve">hal-04285361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of intravenous bevacizumab on severe bleeding associated with hemorrhagic hereditary telangiectasia: A national, randomized multicenter trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rivière</w:t>
+                <w:t xml:space="preserve">Relationship between cetuximab target-mediated pharmacokinetics and progression-free survival in metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lavigne</w:t>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Morgane Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 294 (6), pp.761-774. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (9), pp.1263-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joim.13714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-023-01270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285361v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin inflammatory response and efficacy of anti-epidermal growth factor receptor therapy in metastatic colorectal cancer (CUTACETUX)</w:t>
               </w:r>
@@ -922,295 +922,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
+                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316414v1</w:t>
+                <w:t xml:space="preserve">hal-02376303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Thibault</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376303v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In a murine model of acute lung infection, airway administration of a therapeutic antibody confers greater protection than parenteral administration</w:t>
               </w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1454,325 +1454,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of FCGR3A-158V/F Genotype and Baseline CD20 Antigen Count on Target-Mediated Elimination of Rituximab in Patients with Chronic Lymphocytic Leukemia: A Study of FILO Group</w:t>
+                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Tout</w:t>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">Guillaume Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lepretre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-016-0470-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769807v1</w:t>
+                <w:t xml:space="preserve">hal-02019721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of FCGR3A-158V/F Genotype and Baseline CD20 Antigen Count on Target-Mediated Elimination of Rituximab in Patients with Chronic Lymphocytic Leukemia: A Study of FILO Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brachet</w:t>
+                <w:t xml:space="preserve">Stéphane Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (6), pp.635 - 647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-016-0470-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019721v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bevacizumab Pharmacokinetics Influence Overall and Progression-Free Survival in Metastatic Colorectal Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (11), pp.1381 - 1394. </w:t>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (5), pp.567-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1986,364 +1986,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of adalimumab in Crohn’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Significant effect of VEGFA polymorphisms on the clinical outcome of metastatic colorectal cancer patients treated with FOLFIRI-cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Karmiris</w:t>
+                <w:t xml:space="preserve">Audrey Payancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Vermeire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Desvignes</w:t>
+                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-015-1892-1⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (18), pp.2035-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.15.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769822v1</w:t>
+                <w:t xml:space="preserve">hal-02381189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant effect of VEGFA polymorphisms on the clinical outcome of metastatic colorectal cancer patients treated with FOLFIRI-cetuximab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics of adalimumab in Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Karmiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Payancé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Séverine Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (18), pp.2035-2043. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (9), pp.1155-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/pgs.15.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00228-015-1892-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381189v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose – response relationship of bevacizumab in hereditary hemorrhagic telangiectasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2388,429 +2388,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of inhaled monoclonal antibodies after the deposition of aerosolized particles in the respiratory system</w:t>
+                <w:t xml:space="preserve">VEGF neutralizing aerosol therapy in primary pulmonary adenocarcinoma with K-ras activating-mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Schlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.1638 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mabs.34454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376374v1</w:t>
+                <w:t xml:space="preserve">hal-01769888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF neutralizing aerosol therapy in primary pulmonary adenocarcinoma with K-ras activating-mutations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+                <w:t xml:space="preserve">Influence of FCGRT gene polymorphisms on pharmacokinetics of therapeutic antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Paul</w:t>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Schlick</w:t>
+                <w:t xml:space="preserve">Nadine Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mAbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (6), pp.1638 - 1648. </w:t>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.614 - 619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/mabs.34454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/mabs.24815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769888v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of FCGRT gene polymorphisms on pharmacokinetics of therapeutic antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Passot</w:t>
+                <w:t xml:space="preserve">Fate of inhaled monoclonal antibodies after the deposition of aerosolized particles in the respiratory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Baroukh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (4), pp.614 - 619. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196, pp.344-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/mabs.24815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769897v1</w:t>
+                <w:t xml:space="preserve">hal-02376374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma exchange on rituximab pharmacokinetics</w:t>
               </w:r>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Birmelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2920,941 +2920,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab Pharmacokinetics Influences Progression-Free Survival of Metastatic Colorectal Cancer Patients</w:t>
+                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences progression-free survival of metastatic colorectal cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.34-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769933v1</w:t>
+                <w:t xml:space="preserve">hal-00616314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetuximab pharmacokinetics influences progression-free survival of metastatic colorectal cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Airways, a Novel Route for Delivering Monoclonal Antibodies to Treat Lung Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (9), pp.2147 - 2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-011-0442-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616314v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Airways, a Novel Route for Delivering Monoclonal Antibodies to Treat Lung Tumors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cetuximab Pharmacokinetics Influences Progression-Free Survival of Metastatic Colorectal Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Boisdron-Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (19), pp.6329 - 6337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-11-1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-011-0442-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01769936v1</w:t>
+                <w:t xml:space="preserve">hal-01769933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+                <w:t xml:space="preserve">D Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Griffoul-Espitalier</w:t>
+                <w:t xml:space="preserve">G Griffoul-Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Valat</w:t>
+                <w:t xml:space="preserve">P Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (1), pp.97-98</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.97 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03009740903177745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616813v1</w:t>
+                <w:t xml:space="preserve">hal-01769938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough infliximab concentration may predict long-term maintenance of infliximab in ankylosing spondylitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Chu Miow Lin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Valat</w:t>
+                <w:t xml:space="preserve">I. Griffoul-Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (1), pp.97 - 98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.97-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769938v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enzyme-Linked Immunosorbent Assay for Therapeutic Drug Monitoring of Cetuximab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosoltherapy for lung tumors using the monoclonal antibody cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ceze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Piller</w:t>
+                <w:t xml:space="preserve">Jerome Montharu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Degenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (5), pp.597-601</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.S600-S600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521871v1</w:t>
+                <w:t xml:space="preserve">hal-00616858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosoltherapy for lung tumors using the monoclonal antibody cetuximab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+                <w:t xml:space="preserve">An Enzyme-Linked Immunosorbent Assay for Therapeutic Drug Monitoring of Cetuximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ceze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (9), pp.S600-S600</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.597-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616858v1</w:t>
+                <w:t xml:space="preserve">hal-00521871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cetuximab pharmacokinetics in end-stage kidney disease under hemodialysis</w:t>
               </w:r>
@@ -4677,51 +4677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lobet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182452v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26215-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01270-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepretre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0470-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0406-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000321" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karmiris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vermeire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-015-1892-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02381189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Boisdron-Celle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2015.1022693" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Schlick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.34454" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769933v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-1081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therry Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0442-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Q4NLWRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzopardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chu Miow Lin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009740903177745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Degenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Montharu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Launay-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02149477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bensalem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paintaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lobet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182452v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26215-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01270-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1848058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0680-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepretre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0470-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0406-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pointreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000321" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02381189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Boisdron-Celle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.139" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karmiris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vermeire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-015-1892-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2015.1022693" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Schlick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.34454" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.24815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therry Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boisdron-Celle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0442-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Q4NLWRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-1081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chu Miow Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzopardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009740903177745" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul-Espitalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Montharu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ceze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Degenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Launay-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02149477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bensalem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paintaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>