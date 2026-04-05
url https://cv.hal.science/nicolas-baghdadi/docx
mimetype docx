--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Baghdadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Marques Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal S2/S1 mosaics combined with environmental covariates for regional SOC mapping: lessons from la Beauce (France) and the Västra-Skaraborg (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. , https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Sentinel-2 temporal mosaics over a 5-year period to map soil organic carbon (SOC) in Beauce, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topsoil organic carbon content over temperate cropland regions. The contribution of the Sentinel-2 and Sentinel 1 satellites for Beauce in central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of Sentinel-2 images and Sentinel-1-derived moisture maps for soil organic carbon content mapping in croplands, South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. , 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using products derived from Sentinel-1 and Sentinel-2 time series over a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Australia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new french infrastructure for satellite and in situ data and services on the earth system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG (International Union of Geodesy and Geophysics) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational high resolution soil moisture retrieval algorithm using sentinel-1 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Australia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency radar signals for the retrieval of soil roughness parameters in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Australia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined Sentinel 1/ Sentinel 2 images for mapping topsoil organic carbon content over cropland taking into account soil roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo Mwampongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and radar satellite synergy for the estimation of the surface water condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia-OZCAR : un système d'information &amp;quot;FAIR&amp;quot; pour les données d'observations in situ de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale «Enjeux et actualités des observatoires de la Zone Critique en Afrique » = Observatories of the Critical Zone in West Africa: current issues and findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Niamey, Niger. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-1 Soil Moisture Retrieval Algorithm Independent Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Snoeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Symposium on Microwave Remote Sensing of the Earth, Oceans, and Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Espoo, Finland. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on land stability; El Damour Basin (Lebanon): case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Al Kafrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ndes journées Franco-Libanaises, Avancées de la Recherche et des ses applications, 22-25/10/2013, Université du Littoral Côte d’Opale, Dunkerque, FRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the Kalideos remote sensing databases using ALOS-1 and ALOS-2 datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourthié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Workshop for ALOS-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of canopy height in French Guiana from airborne laser data using a geostatistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium SELPER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cayenne, French Guiana. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal observations of sugarcane by TerraSAR-X images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des radars à synthèse d’ouverture (SAR) pour la caractérisation des états de surface des sols en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de l'Orgeval et 37èmes Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution optical and radar data for mapping intertidal flats and salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA First Sentinel-2 preparatory symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Frascati, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping coastal habitats over the Arcachon Lagoon using high-resolution optical and SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (263)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving parameter regionalization learning for spatialized differentiable hydrological models by assimilation of satellite-based soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Ettalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo-Nghi-Truyen Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133300. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 vegetation optical depth retrievals over the international soil moisture network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.2555412. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2025.2555412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating MODIS-derived indices for eucalyptus stand volume estimation: An evaluation of MODIS gross primary productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1588387. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1588387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 (S1) time series alignment method for rapeseed fields mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Fraga Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.1483295. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1483295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing winter wheat yield anomaly prediction with high-resolution satellite-based gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.101146. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Forest Vertical Structure With TomoSense: GEDI and SAR Tomography Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3513641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare surface soil moisture and surface roughness estimation using multi-band multi-polarization NISAR-like SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1613748. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1613748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWOT interferometric SAR altimetry for inland water monitoring: insights from Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1572114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed mapping using machine learning methods and Sentinel-1 time series coupled with growing degree-days information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100244. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy height mapping in French Guiana using multi-source satellite data and environmental information in a U-Net architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1484900. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1484900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hy-TeC: a hybrid vision transformer model for high-resolution and large-scale mapping of canopy height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.113945. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of very high-resolution stereo satellite images and airborne or satellite Lidar for Eucalyptus canopy height estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.100170. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2024.100170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Eucalyptus plantation characteristics and environmental factors on GEDI waveform metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (11), pp.3737-3763. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2024.2354072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of very high-resolution surface soil moisture products over Catalonia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovani Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114225. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Effective Temporal Windows for Rapeseed Detection Using Sentinel-1 Time Series and Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.549. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mean water lake surface elevation estimates using dense lidar measurements from the GEDI satellite mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.101213. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Summer Crops Mapping Using Sentinel-1 and Sentinel-2 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Fraga Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4548. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence Angle Normalization of C-Band Radar Backscattering Coefficient over Agricultural Surfaces Using Dynamic Cosine Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.3838. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16203838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution canopy height map in the Landes forest (France) based on GEDI, Sentinel-1, and Sentinel-2 data with a deep learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de Truchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.103711. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI estimation using Sentinel-1 data over wheat fields in a semiarid Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIScience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (1), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15481603.2024.2357878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the surface water ocean topography (SWOT) observations to rivers elevation profiles in the Cuvette Centrale of the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.2317. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1466695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Abbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GEDI Signal and Environmental Parameters to Improve Canopy Height Estimation over Tropical Forest Ecosystems in Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.2351004. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2024.2351004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Soil Moisture from Sentinel-1: Limitations over Certain Crops and Sensitivity to the First Soil Thin Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global C-band vegetation optical depth product from ASCAT: Description, evaluation, and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.113850. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest Top Height by GEDI: From Sparse Coverage to Continuous Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.975. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15040975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimates at 1 km resolution making a synergistic use of Sentinel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (6), pp.1221-1242. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-1221-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Algorithms for Rapeseed Fields Mapping using Sentinel-1 Time Series: Temporal Transfer Scenario and Ground Sampling Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8884-8899. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3316304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GEDI LiDAR Data Capability for Forest Canopy Height Estimation over Broadleaf and Needleleaf Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1522. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15061522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal-Domain Adaptation for Satellite Image Time-Series Land-Cover Mapping With Adversarial Learning and Spatially Aware Self-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hadj Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.3645 - 3675. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3263755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Retrieval in Bare Agricultural Areas Using Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Ettalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), pp.3502. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15143502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 and Sentinel-1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2410. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Monitoring at Kilometer Scale: Assimilation of Sentinel-1 Products in ISBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (17), pp.4329. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-04196087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiop Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Mapping of Cover Crops Using Sentinel-1 SAR Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1446 - 1461. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3337989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Tropical Forests With GEDI and 3-D SAR Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2503605. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3298142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor temporal unsupervised domain adaptation for land cover mapping with spatial pseudo-labeling and adversarial learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hadj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.5405716. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3297077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of surface soil moisture retrieval to satellite-derived vegetation descriptors over wheat fields in the Kairouan plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.2260555. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2260555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating virtual training labels for crop classification from fused Sentinel-1 and Sentinel-2 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Teimouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mokhtarzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heipke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFG - Journal of photogrammetry remote sensing ang geoinformation science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91 (6), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41064-023-00256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Maize Sowing Periods and Cycle Phases Using Sentinel 1&2 Data Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3712. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14153712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting GEDI Water Level Estimates for Inland Waterbodies Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Pantaleoni Reluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2361. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Retrieval Using Multistatic L-Band SAR and Effective Roughness Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tronquo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1650. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14071650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Multi-Frequency SAR Data to Retrieve the Soil Moisture within a Drip Irrigation Context Using Modified Water Cloud Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.580. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22020580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events over Semi-Arid and Temperate Climatic Areas Using Sentinel-1 Data: Case of Several Summer Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.2725. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12112725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of GEDI Acquisition and Processing Parameters on Canopy Height Estimates over Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.6264. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14246264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest vertical structure characterization: From GEDI to P-band SAR tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.7004705. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3208744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of the GEDI Lasers’ Capabilities in Detecting Canopy Tops and Their Penetration in a Densely Vegetated, Tropical Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.2969. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14132969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis between Two Operational Irrigation Mapping Models over Study Sites in Mediterranean and Semi-Oceanic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1341. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14091341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Heterogeneous Forest Height Maps by Integrating GEDI-Based Forest Height Information in a Multi-Sensor Mapping Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), 25 p. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14092079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Sensitivity of SAR Data in C and L Bands for the Detection of Irrigation Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2312. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of High-Resolution Vegetation Optical Depth from Sentinel-1 Data over a Grassland Region in the Heihe River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.5468. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14215468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of GEDI’s Elevation Accuracy from the First and Second Data Product Releases over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.340. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14020340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of time-series optical and SAR images using 3D convolutional neural networks for crop classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Teimouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mokhtarzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heipke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.15143-15160. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2095446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2434. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we detect the damage of a heatwave on vineyards using Sentinel-2 optical remote sensing data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Pantaleoni Reluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.145-159. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cereal crops soil parameters retrieval using L-Band ALOS-2 and C-Band Sentinel-1 sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.1393. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13071393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Performances of Radar and Lidar Altimetry Missions for Water Level Retrievals in Mountainous Environment: The Case of the Swiss Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN-based approach for the estimation of canopy heights and wood volume from GEDI waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, 16 p. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies along Altimetry Tracks for Estimating Surface Water Storage Variations in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3804. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are Greater Climate Change Adaptation Measures Needed in a Wetland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Pahlevanravi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01471-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal mosaicking approaches of Sentinel-2 images for extending topsoil organic carbon content mapping in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102277. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2020.102277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASCAT IB: A radar-based vegetation optical depth retrieved from the ASCAT scatterometer satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.112587. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the upstream can exacerbate climate change impacts on water birds’ habitat in the downstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.20203. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99822-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Acquired GEDI Waveforms: Case Study over France, Tunisia and French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Riédi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.3144. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13163144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of L-Band Derived Soil Roughness into a Bare Soil Moisture Retrieval Approach from C-Band SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GEDI's LiDAR Data for the Estimation of Canopy Heights and Wood Volume of Eucalyptus Plantations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.7095-7110. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3092836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain Slope Effect on Forest Height and Wood Volume Estimation from GEDI Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2136. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational framework for mapping irrigated areas at plot scale using Sentinel-1 and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2584. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert roughness retrieval using CYGNSS GNSS-R data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12040743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue “Soil moisture retrieval using radar remote sensing sensors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12071100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi-frequency and multi-polarization SAR data for wetland mapping in Hamoun-e-Hirmand wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soffianian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.2277-2302. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1688414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which water bird groups need greater habitat conservation measures in a wetland ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.105677. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.105677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration prioritization using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reza Soffianian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soltani Koupaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01165-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of wheat-based cropping systems and economic risk of low relative productivity assessment in a sub-dry Mediterranean environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.125968. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigated and rainfed crops in temperate areas using Sentinel-1 and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Irrigation Mapping Using Satellite Remote Sensing, 12 (18), pp.3044. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12183044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distilling Before Refine: Spatio-Temporal Transfer Learning for Mapping Irrigated Areas Using Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.1909-1913. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2960625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global monitoring of the vegetation dynamics from the Vegetation Optical Depth (VOD): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2915. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time irrigation detection at plot scale using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time freeze detection over agricultural plots using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GEDI Elevation Data Accuracy for Inland Waterbodies Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2714), </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12172714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation events detection over intensively irrigated grassland plots using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (24), pp.4058. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 500-m resolution soil moisture using Sentinel-1 and optical data synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.866. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12030866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture estimation using radar and optical data from Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (13), pp.20. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11131520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 data for winter wheat phenology monitoring and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.29. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two soil moisture products S2MP and Copernicus-SSM over southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (9), pp.3366-3375. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2927430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of GNSS-R GLORI data for biomass estimation over the Landes forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.150-158. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Vegetation Optical Depth Mapping from Sentinel-1 C-band SAR Data over Crop Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.2769. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11232769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the accuracy of surface soil moisture estimation from the C- and L-bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.13. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of aboveground biomass in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351 (4), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d’imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 94 (2), pp.8-13. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping paddy rice using Sentinel-1 SAR time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L-band SAR data for soil moisture estimations over agricultural areas in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.22. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 surface soil moisture product for detecting heavy rainfall in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.15. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19040802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare Soil Surface Moisture Retrieval from Sentinel-1 SAR Data Based on the Calibrated IEM and Dubois Models Using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reza Mirsoleimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reza Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.12. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19143209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d'imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (94), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tropical forest structure using SAR tomography at L- and P-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1934-1952. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band UAVSAR tomographic imaging in dense forests: Gabon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.475-492. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration analysis of SAR signals in the C and L bands for wheat, maize, and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Moisture and Irrigation Mapping at Agricultural Field Scale Using the Synergy SENTINEL-1/SENTINEL-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 423, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping irrigated areas using Sentinel-1 Time series in Catalonia, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (15), pp.1836. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 Images for Estimating the Soil Roughness over Bare Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for mapping wheat areas using high resolution Sentinel-2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential value of combining ALOS PALSAR and Landsat-derived tree cover data for forest biomass retrieval in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Applications of GNSS-R observations over agricultural areas: results from the GLORI airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 17 p. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of frozen soil using Sentinel-1 SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.1182. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Lorey’s height over Hyrcanian forests of Iran using synergy of ICESat/GLAS and optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouchehr Namiranian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2017.1405717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and irrigation mapping in a semi-arid region, based on the synergetic use of Sentinel-1 and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), 22 p. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using Sentinel-1 time series at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oh, Dubois and IEM backscatter models using a large dataset of SAR data and experimental soil measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (38), 27 p. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the water cloud model at C-Band for winter crop fields and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (969), 13 p. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9090969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of infectious control management during neutropenia: A survey from 149 French hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lequilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vanjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.227-231. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French recommendations on control measures to reduce the infectious risk in immunocompromised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dananché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.449 - 456. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic use of Sentinel-1 and Sentinel-2 data for soil moisture mapping at 100 m resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1966), 21 p. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17091966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil HYdrological balance model &amp;quot;MHYSAN&amp;quot;: calibration and validation using SAR moisture products and continuous thetaprobe network Measurements over bare agricultural soils (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 radar datA for the assessment of soil and cereal cover parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2617), 18 p. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17112617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Integrating Spaceborne LiDAR Data to Improve the Estimation of Biomass in High Biomass Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.213. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic use of Sentinel-1 and Sentinel-2 images for operational soil moisture mapping at high spatial resolution over agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1292), 28 p. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9121292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of future groundwater recharge using a climate model ensemble and SAR-image based soil parameter distributions: a case study in an intensively-used Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blaschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duttmannc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543 (B), pp.889-905. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between backscattered P-band radar signals and soil roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 186, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response characteristics of Mediterranean catchments: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (14), pp.2520-2539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLORI: a GNSS-R dual polarization airborne instrument for land surface monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Egido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (732), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16050732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Backscattering Coefficient Over Bare Soils at Ka-Band Close to Nadir Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (9), p. 1290-1294. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2582382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana by combining remote sensing, forest inventories and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.502 - 514. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new empirical model for radar scattering from bare soil surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.920. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sentinel-1 radiometric stability and quality for land surface applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Angelliaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8050406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.240 (1-18). </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of remote sensing derived parameters in crop models: application to the PILOTE model for hay production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR C-band and optical data for soil moisture and leaf area index retrieval over irrigated grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (99), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2464698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of both soil moisture and texture using TerraSAR-X images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (7), pp.10098-10116. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of X-Band TerraSAR-X and COSMO-SkyMed SAR Data for the Assessment of Physical Soil Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.747-766. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70100747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the integral equation model for co-polarized L-band backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verhoest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (10), 16 p. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71013626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ALOS/PALSAR L-band data for the estimation of Eucalyptus plantations aboveground biomass in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.3802-3811. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2014.2353661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the governance of the Thau coastal lagoon ready to face climate change impacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, “Towards Sustainable Coasts” - “Recent developments and advancements in Integrated Coastal Zone Management", 118 (Part B, december), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of GLAS/ICESat data to estimate forest canopy height and volume in mountainous forests of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asghar Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Namiranian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.5246-5261. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2478478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest fire on mass movement in Lebanese mountainous areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.845-852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A newsoil roughness parameter for themodelling of radar backscattering over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (152), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal level comparison between TerraSAR-X and COSMO-SkyMed SAR Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.448-452. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2342733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in model parameters regionalization: a case study involving the SWAT model in Mediterranean catchments (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanclooster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, p. 2393 - p. 2413. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-2393-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), p. 21 - p. 31. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastline and mudbank monitoring in French Guiana: contributions of radar and optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.11883-11914. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHIE GLOBALE D'UNE BALISE PAR FILTRAGE DE KALMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.280-286. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.1996.10855183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability statistics of GLAS-ICESat data acquired over tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hajii Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1658-1664. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2273563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture mapping in a semiarid region, based on ASAR/Wide Swath satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2012WR013405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Different Methods of Forest Height and Aboveground Biomass Estimations From ICESat/GLAS Data in Eucalyptus Plantations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.290-299. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2261978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigated grassland monitoring using a time series of terraSAR-X and COSMO-skyMed X-Band SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.10002-10032. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs61010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over a peri-urban region using combined SPOT4 and ASAR/ENVISAT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Quadrilateral Fitting of the Water Column Contribution in Lidar Waveforms on Bathymetry Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.813 - 817. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2013.2279271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Water Bottom Geometry Effect on Peak Time Shifting in LiDAR Bathymetric Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bouhdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (7), pp.1285-1289. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2013.2292814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Space-Borne LiDAR Sensors for Global Bathymetry in Coastal and Inland Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.202 - 216. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2209864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Main Polarimetric Parameters of Multifrequency Polarimetric SAR Data to Soil Moisture and Surface Roughness Over Bare Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2012.2220333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the AIEM through correlation length parameterization at field scale using radar imagery in a semi-arid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), p. 461 - p. 465. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2012.2209626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Operational Bare Soil Moisture Mapping Using TerraSAR-X Data Acquired Over Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.900-916. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2220124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radar frequency on the relationship between bare surface soil moisture vertical profile and radar backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP99 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2013.2279893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of central africa forested wetlands using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), p. 531 - p. 542. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2269733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil parameters over bare agriculture areas from C-band polarimetric SAR data using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. La Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.1607- 1621. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-1607-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture estimation over a semiarid area using TerraSAR-X radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.353-357. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2168379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00679652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential use for the C-band polarimetric SAR parameters to characterise the soil surface over bare agriculture fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), p. 3844 - p. 3858. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2185934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of TerraSAR-X data to retrieve soil moisture over bare soil agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), p. 512 - p. 516. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2173155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wa-LiD: A new LiDAR simulator for waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), p. 744 - p. 748. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2180506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’imagerie radar TerraSAR-X THRS pour le suivi de la coupe de canne à sucre à l’Ile de Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la précision du satellite lidar GLAS-ICESat pour l'altimétrie des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), p. 45 - p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the assessment of ICESat water altimetry accuracy accounting for autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 p. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/904561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the Integral Equation Model for SAR data in C-band and cross polarization using radar images and field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abou Chayya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), p. 14 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between backscattered TerraSAR signals and simulations from the radar backscattering models IEM, Oh, and Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), p. 1160-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01026279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of GLAS/ICESat Elevation Data for the Monitoring of River Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 708 - p. 720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface moisture estimation over a semi-arid region using ENVISAT ASAR radar data for soil evaporation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Chahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-345-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00610514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface soil moisture from TerraSAR-X data over two small catchments in Sahelian part of western Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), p. 1266 - p. 1283. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Radar Backscattering Models IEM, Oh, and Dubois for SAR Data in X-Band Over Bare Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1160-1164. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2158982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TerraSAR-X data sensitivity to bare soil moisture, roughness, composition and soil crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, p. 1801 - p. 1810. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractor wheel tracks detection, delineation, and characterization in very high spatial resolution SAR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1130-1134. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2158184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C-band SAR data for wetlands mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Neeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311601750038857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATE-INDUCED CHANGES ON THE HYDROLOGY OF MEDITERRANEAN BASINS – A RESEARCH CONCEPT TO REDUCE UNCERTAINTY AND QUANTIFY RISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Soddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Duttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin (FEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of wet snow mapping using simulated Radarsat backscattering coefficients from observed snow cover characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (10), pp.2049-2068. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311699212344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the IEM backscattering model using radar images and moisture and roughness field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gherboudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (18), pp.3593-3623. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160310001654392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between profile length and roughness variables for natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (17), pp.3375-3381. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311600750019994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and avian influenza: a review of image processing methods for extracting key variables affecting avian influenza virus survival in water from earth observation satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chamaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Lo Seen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Observations of Sugarcane by TerraSAR-X Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, p. 8899 - p. 8919. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s101008899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced changes on the hydrology of mediterranean basins: a research concept to reduce uncertainty and quantify risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (10a), pp.2379-2384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ERS and Radarsat data for surface roughness monitoring over bare agricultural fields: Application to catchments in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (17), pp.3427-3442. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110110974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local variation of soil surface parameters with TerraSAR-X radar data over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Paris Anguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.874-881. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2028019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Backscattering Analysis for Rough Surfaces Including a Cloddy Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Morvan-Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.2367 - 2374. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2038710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the performance of multiparameter SAR Data for operational urban areas extraction using textural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), p. 728 - p. 732. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2024225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SAR sensors TerraSAR-X, ASAR/ENVISAT and PALSAR/ALOS for monitoring sugarcane crops on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (8), pp.1724-1738. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring coseismic deformation on the northern segment of the Bam-Baravat escarpment associated with the 2003 Bam (Iran) earthquake, by correlation of very-high-resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Aochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Carnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173, pp.459-464. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric constant modelling with soil-air composition and its effect on SAR Radar Signal Backscattered over Soil Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ASAR sensor radiometric quality in comparison to ERS-2 and RADARSAT-1 SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (16), pp.4653-4665. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160801894865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational performance of current synthetic aperture radar sensors in mapping soil surface characteristics in agricultural environments: application to hydrological and erosion modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Urban Mapping Using SAR/Optical Imagery Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (11), pp.7125-7143. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8117125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TerraSAR-X data and their sensitivity to soil surface parameters over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Paris Anguela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4370-4379. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture profile effect on radar signal measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8010256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using multi‐incidence and multi‐polarization ASAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (10), pp.10, 1907-1920. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500239032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Mapping of Soil Moisture Using Synthetic Aperture Radar Data: Application to the Touch Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Franchisteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.2458-2483. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s7102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of polarization and incidence of the ASAR sensor on coastline mapping: example of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pedreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lenotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (17), pp.3841-3849. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160601075517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASAR/Envisat Data for Mud Bank Monitoring in French Guiana Compared to ASTER Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.1509-1517. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/05-0477.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging of airborne elevation data and Radarsat data to develop a Digital Elevation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Chiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160410001709020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Integral Equation Model for SAR data in C‐band and HH and VV polarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (4), pp.805-816. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500212278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of surface roughness heterogeneity and scattering behaviour for radar measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.2438-2444. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.873742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Surface Roughness Heterogeneity and Scattering Behavior for Radar Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.2438-2444. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.873742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Radar Backscatter Models IEM, OH and Dubois Using Experimental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (18), pp.3831-3852. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160600658123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and subsurface structural mapping using low frequency radar: A synthesis of the Mauritanian and Egyptian experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, v. 44, (iss. 2 [SPECIAL ISSUE]), p. 220-228. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing applications to geological problems in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.vii-x. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using multi-incidence and multi-polarization ASAR SAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (10), pp.1907-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of polarimetric L- and P-bands RAMSES data for characterizing Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Garestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (6), pp.380 - 389. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m07-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and subsurface structural mapping using low frequency radar: A synthesis of the Mauritanian and Egyptian experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Integral Equation Model for SAR data in C-band and HH and VV polarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.805-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a rough soil surface description with ASAR-ENVISAT radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2004.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of remote-sensing data to monitoring and modelling of soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (1), pp.(1) 78-86. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la détection et le suivi des zones d'orpaillage en Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'INC des Sciences Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (36-46)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.27 à 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of C-band SRTM DEM in a dense equatorial forest zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1225-1234. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie satellitaire radar pour l'exploration géologique en zones arides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (8), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for soil surface moisture estimation and its application to ENVISAT-ASAR multi-incidence data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fafin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (3-4), pp.485-496. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for soil surface moisture estimation and its application to ENVISAT-ASAR multi-incidence data inversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.485-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a rough soil surface description with ASAR-ENVISAT Radar Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de classification orientée objet pour la cartographie de l'occupation du sol : résultats sur ASTER et Landsat ETM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination potential of X-band polarimetric SAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (22), pp.4933-1942. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160412231269652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Volume Scattering Model for Coupled Interpretation of Ground-Penetrating Radar (GPR) and Synthetic Aperture Radar (SAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Sensing Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11220-005-2983-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a ground-level DEM in a dense equatorial forest zone by merging airborne laser data and a top-of-canopy DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (6), pp.913-926. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m04-049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the IEM backscattering model using radar images and moisture and roughness field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gherboudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (18), pp.3593-3623. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160310001654392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données optiques et radars pour la caractérisation de paysages urbains amazoniens : application à l'île de Cayenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3-4), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.14.379-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des images RSS pour un étalonnage empirique du modèle IEM dans un contexte de sols nus limoneux en zones agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface imaging in south-central egypt using low-frequency radar: bir safsaf revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (7), pp.1672-1684. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2003.813275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des réseaux linéiques à partir d'images satellitaires et aériennes par processus Markov objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving surface roughness and soil moisture from synthetic aperture radar (SAR) data using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (5), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m02-066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving surface roughness and soil moisture from synthetic aperture radar (SAR) data using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (5), pp.701-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data and soil parameters measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2646-2650. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2002.1026729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data, soil moisture and surface roughness measurement over bare soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (20), pp.4325-4340. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110107671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie satellitaire optique et radar à la gestion de l’eau et de l’environnement en zone alluviale. Etude de la plaine de la Garonne entre Toulouse et St Nicolas de la Grave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale pour la mise à jour cartographique en Afrique : un cas d'étude en Guinée-Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société française de photogrammétrie et de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface structures detection by combining L-band polarimetric SAR and GPR data: example of the Pyla Dune (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (6), pp.1245-1258. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.927447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between pro le length and roughness variables for natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (17), pp.3375-3381. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311600750019994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of RADARSAT SAR data for wet snow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.823925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures superficielles des sols par imagerie radar : cas de la Dune de Pyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31/32, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00958488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne C-band SAR measurements of wet snow-covered areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (6), pp.1977-1981. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.729371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of Multitemporal ERS-1 SAR Data for Wet-Snow Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (2), pp.174-186. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(96)00180-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un radar océanique VHF pour la poursuite d'une balise dérivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour une utilisation conjointe de données eulériennes et lagrangiennes de courant pour estimer un coefficient de diffusion horizontale en zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise des Sciences de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.403-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (215)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints On Soil Moisture Extraction From Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Oran, Algeria. pp.447-450, </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS57310.2024.10537308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multi-Source Satellite Data and Environmental Information in a U-Net Architecture for Canopy Height Mapping in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.5300-5304, </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Forest Plantation Characteristics on GEDI Returned Energy Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4531-4534, </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest vertical structure with spaceborne GEDI and SAR Tomography: TomoSense case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10923-10926, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2/1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in La Beauce, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of WIMEX: Wave Interaction Models Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orrù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camporeale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mujeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iesué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.7171-7174, </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Irrigated Mediterranean Crops in Southeastern France from Sentinel 1 &amp; 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4932-4935, </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of GEDI Vegetation Penetration on Canopy Height Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.5324-5328, </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed Fields Mapping Using Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4836-4840, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDI meets BIOMASS tomography: data selection and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.7926-7928, </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Approach for Soil Moisture Estimation with Sentinel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.3186-3189, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the Normalized Polarization Ratio and the Interferometric Coherence Sentinel-1 Data to Reconstruct the NDVI Wheat Cycle at a Field Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Pasadena, United States. pp.3217-3220, </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operative Mapping of Irrigated Areas Using Sentinel-1 and Sentinel-2 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5796-5799, </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation Methods for Land Cover Mapping with Optical Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.275-278, </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Forest Heights and Wood Volume using a Deep Learning Approach from Gedi Waveform Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7301-7304, </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5800-5803, </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gedi's Elevation Accuracy from the First and Second Data Product Releases Over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5614-5617, </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Reflectivity Index for Surface Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6100-6103, </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture within drip irrigation context in pepper fields using ALOS-2 and Sentinel-1 data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the Modified Water Cloud Model to Estimate Soil Moisture in Drip-Irrigated Pepper Fields Using ALOS-2 and Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5700-5703, </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biagiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télédétection et les données aériennes au service de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Société Hydrotechnique de France (SHF); Centre National d’Etudes Spatiales (CNES), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting irrigation events using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6355-6358, </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine pour la cartographie de l'occupation des sols à partir de séries temporelles d'images satellitaires optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hadj Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Estimation Over Cereal Fields Based on Sar ALOS-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6988-6991, </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating canopy height and wood volume of Eucalyptus plantations in Brazil using GEDI LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. pp.5941-5944, </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahara Subsurface Characterization Using Cygnss Gnss-R Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Stilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.7646-7649, </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOS-2 and Sentinel-1 use for retrieving soil moisture over cereal fields in semi-arid area: the Kairouan plain – central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Remote Sensing for Agriculture, Ecosystems, and Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2021, Online, France. pp.43, </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies Along Altimetry Tracks Using Radar Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6052-6055, </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Inrae-Bordeaux VOD indices from SMOS, AMSR2 and ASCAT: Overview of recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6210-6213, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ascat vegetation optical depth (IB-VOD) retrievals over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5011-5013, </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Retrievals of ASCAT IB VOD (Vegetation Optical Depth) at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6403-6406, </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response characteristics and classification of Lebanese catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Estimation at 500m using Sentinel-1: application to Tunisian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.4454-4457, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Content Mapping Using Soil Moisture Products Derived From a Synergetic Use of Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.4910-4913, </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 and Sentinel-2 data for mapping irrigated areas at plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Eruption Monitoring Using Coherence Change Detection Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 and Sentinel-2 data for characterising the states of continental surface over a semi-arid region en Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Theïa and Copernicus surface soil moisture products over southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Society (M2GARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval using GNSS-R data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Society (M2GARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 and Sentinel-2 data for the characterisation of the states of continental surface over a semi-arid region en Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.285-288, </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Land Data and Services Center: Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biagiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.3154-3157, </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using Sentinel-1 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Waikoloa, Hawaii, United States. pp.4711-4714, </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1/Sentinel-2-Derived soil moisture product at plot scale (S²MP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lozac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Society (M2GARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et agriculture : quelle structuration de la communauté nationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potential of Sentinel-1 and Sentinel-1 data for clay content mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sentinel-1 derived soil moisture maps over Occitanie, South France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6275-6278, </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 and Sentinel-2 data for soil moisture and irrigation mapping over semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7022-7025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;urban&amp;quot; component of the French Land Data and Services Centre (Theia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2019 Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2019, Vannes, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L band radar data over tropical agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6215-6218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval algorithm using Sentinel-1 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific and Practical Conference “Problems of Desertification: Dynamics, Assessment, Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational high resolution soil moisture retrieval algorithm using sentinel-1 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.4086-4092, </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface moisture and irrigation mapping at agricultural field scale using the synergy Sentinel-1/Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM-ISRS Joint International Workshop on "Earth Observations on Agricultural Monitoring"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Delhi, India. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 for estimating the soil roughness over agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.7516-7519, </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer l'humidité des sols à partir des images Sentinel (s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentinel, quelles opportunités pour l'agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using statistics of Sentinel-1 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain. pp.112-115, </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface moisture estimation using the synergy S1/S2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6119-6122, </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resilience of cereal-based cropping systems in the Mediterranean area: the Beqaa case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Mediterranean Forum for PhD students and young researchers of the Mediterranean region: "Research and innovation as tools for sustainable agriculture, food and nutrition security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bari, Italy. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Sentinel-1 and Sentinel-2 images for operational soil moisture mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.5537-5540, </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of GNSS-R GLORI data over Lande forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.2039-2042, </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland land-cover mapping using TerraSAR-X data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Soffianian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soltani Koupaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEST 2018 9th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the GLORIE GNSS-R airborne campaign: Agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop mapping and yield estimation in the Bekaa Plain of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Scientific Conference LAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil surface properties using radar remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2017, Teheran, Iran. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of elevation above sea level and forest type on estimation of forest canopy height using ICESat/GLAS (Case study: Hyrcanian forests of Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kish Island, Iran. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of synergy between Sentinel 1 and TERRASAR-X radar sensors to retrieve physical soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological characteristics of Mediterranean catchments: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for agriculture: an analysis of R&D 'offers' versus markets' demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for soil moisture mapping at 1 km resolution from Sentinel-1 and Modis synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of vegetation dynamics using lowcost GPS receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar and Lidar technologies for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th National Conference on Geospatial Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Téhéran, Iran. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-empirical radar backscattering model for bare soil surfaces: Baghdadi model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sentinel-1 radiometric stability and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Angelliaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaption of the MIMICS Model to interpret the rice phenology from dual polarimetric C-band Sentinel-1 backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsinki, Finland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New empirical model for radar scattering from bare soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des stocks de carbone dans la biosphère terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de restitution du Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana using remote sensing and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Scientific Assembly of the Committee on Space Research and Associated Events (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the glorie polarimetric GNSS-R airborne campaign dedicated to land parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of bare soil surface parameters (moisture, roughness, texture) from one TerraSAR-X radar configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.138-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’arbre au satellite : comment cartographier la diversité des forêts tropicales d’Afrique Centrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO International Conference: Botanists of the twenty-first century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.88-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of remote sensing derived parameters in a crop model: case of hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016, IGARSS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.7149-7152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR C-band and optical data for soil moisture and leaf area index retrieval over irrigated grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.3551-3554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-band radar signal potential to retrieve soil moisture profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dusseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of surface and bottom effects on CALIOP-derived waveforms in shallow waters of the Gulf of Saint Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Vuorenkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Dalgleish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU-ASLO, Feb 2016, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of remote sensing derived parameters in a crop model for biomass prediction of hay crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest monitoring using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Indonesian French Aerospace Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Jakarta, Indonesia. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of selected rainfall-runoff events in Lebanon and comparison to other Mediterranean catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hdeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil roughness on backscattered P-band radar signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IATSIP’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sousse, Tunisia. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-band radar signal potential to retrieve soil moisture profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dusséaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. pp.591-595, </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01355272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of surface soil parameters (roughness, moisture and texture) using one radar X-band SAR configuration over bare agricultural semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.3035-3038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface parameters retrieving from TerraSAR-X SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraSAR/TanDEM-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Oberpfaffenhofen, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil roughness on backscattered P-band radar signal over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.1683-1686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the Integral Equation Model for co-polarized L-band backscattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verhoest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2000-2003, </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforest degradation estimation using multi-sensors techniques: case of Paragominas, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4109-4112, </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.1328-1331, </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface soil moisture retrieval over a Mediterranean semi-arid region using X-band SAR data from TerraSAR-X sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil moisture retrieval from multi-temporal X-band TerraSAR-X SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response of the Mediterranean catchments- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sensibilités des mesures radar bande-X aux paramètres des surfaces de sols nus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting anomalous turbidity patterns in nearshore waters of Québec based on CALIOP waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Neumeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de l'AQT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Quebec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Meteorology and Climatology of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency SAR data for soil surface moisture estimation over agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifing classes of degraded forests in an Amazonian landscape using remote-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress for Conservation Biology (ICCB) and 4th European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR C-band and optical data for soil moisture and leaf area index retrieval over irrigated grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ASAR Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Quebec, Canada. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorey's height regression for ICESAT-GLAS waveforms in hyrcanian deciduous forests of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asghar Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Namiranian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4105-4108, </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture mapping in a semi-arid region, based on ASAR/Wide Swath satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2014, 10th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy height estimation in French Guiana using LiDAR ICESat/GLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1337-1340, </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of forest height and above ground biomass from ICESat/GLAS data in Eucalyptus plantations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas S Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of surface and bottom geometries on lidar bathymetric waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Montes Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree to satellite, how to map the diversity of central Africa tropical forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanists of the 21st Century: roles, challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Eucalyptus plantations above ground biomass in Brazil using ALOS/PALSAR L-band data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.721-724, </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas S Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of groundwater recharge and drought statistics within the framework of a climate impact study in a Mediterranean catchment (Thau Lagoon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil roughness parameter for the modelling of radar backscattering over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3378-3381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-band Terrasar-X and COSMO-SkyMed SAR data for bare soil parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3224-3227, </w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of surface and bottom geometries on LiDAR bathymetric waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bouhdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International, Jul 2014, Quebec, Canada. pp.2706 - 2708, </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT4/Take5 User</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil roughness parameter for the modelling of radar backscattering over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational soil moisture mapping using multitemporal ASAR/Wide Swath ENVISAT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3638-3641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency analysis of soil moisture vertical heterogeneity effect on radar backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2014, Sousse, Tunisia. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of X-band SAR data from TerraSAR-X and COSMO-SkyMed sensors to retrieve physical soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To facilitate access to satellite data: THEIA Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparations for Sentinel 2 in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Oslo, Norway. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the hydrological response of Mediterranean catchments at the annual water balance and the event scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations lidar : Applications forêt, paysage, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire télédétection, prospective Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et Traitement de données de Télédétection et d’Observations Spatialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of lebanese catchments according to their structural and functional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage practices over a peri-urban region using artificial neural networks applied to combined spot and asar/envisat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing. WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture estimation using TerraSAR X-band SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Chahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraSAR-X and TanDEM-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Oberpfaffenhofen, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation radar/lidar space mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2332-2335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle thématique surfaces continentales THEIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des capteurs radar pour la caractérisation des états de surface des sols en milieux agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2013, Montréal, Canada. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radar frequency on the relationship between bare surface soil moisture vertical profile and radar backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of C-band polarimetric SAR data to the soil surface parameters over bare agriculture fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood modeling in semiarid regions - NE Lebanon as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des capteurs radar à synthèse d’ouverture pour la caractérisation des états de surface des sols en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backscattering modelling improvements for soil roughness and moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection radar pour le suivi de la coupe de canne à sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 10 ans de Kalideos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie de l’imagerie satellitaire optique et radar pour la cartographie des habitats du Bassin d'Arcachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soil texture using terrasar x-band sar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass movement hazards in the mediterranean: a review on applied techniques and methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats intertidaux du bassin d’Arcachon par imagerie optique et radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 10 ans de Kalideos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest fire and intensity rainfall on mass movement occurrence in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Corvallis, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of optical and radar data in synergy for mapping intertidal flats and coastal salt-marshes (Arcachon lagoon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2012 (IGARSS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backscattering modelling improvements for soil roughness and moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Guyancourt, France. pp.5786 - 5789, </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal observations of sugarcane by terrasar-ximages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TerraSAR-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Oberpfaffenhofen, Germany. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal observations of sugarcane by TerraSAR-X sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. p. 1401 - p. 1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel of TerraSAR-X imagery for mapping intertidal coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roubache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rabauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TerraSAR-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Oberpfaffenhofen, Germany. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TerraSAR-X time-series for monitoring the hydric states of slaking crusts in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Asian conference on Remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ALOS, RADARSAT-2 and TerraSAR-X radar data for monitoring agricultural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fjortoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil moisture using TerraSar-X data acquired over bare agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Asian conference on Remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and surveying the catastrophic landslide of Jwaya-Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of simulated LIDAR waveforms according to sensor and water parameters variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU2010 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of simulated hydrographic LIDAR waveforms according to sensor and water parameters variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint Geours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil surface by TerraSAR-X imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orfeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et statistique des paramètres environnementaux et anthropiques conditionnant la stabilité des terrains au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Talal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Séminaire sur l'État d'Avancement des Projets de Recherche du programme CEDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Beyrouth, Liban. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la coupe de canne à sucre à partir d'images radar TERRASAR-X THRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIGOT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory GIS & remote sensing analysis for developing statistical correlations between environmental parameters and mass movements'occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New roughness and dielectric constant modeling and their effect on Radar Signal Backscattered over Soil Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate induced changes on the hydrology of Mediterranean basins A research concept to reduce uncertainty and quantify risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TerraSAR-X data and their sensitivity to soil surface parameters over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-ESRIN Conference EO and Water Cycle science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Frascati, Italy. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thematic exploitation of TerraSAR-X images in the context of the Kalideos reference datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative sur la performance des données radar (SAR) multi-paramètres pour l'extraction opérationnelle des zones urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réunionnaises de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Pierre, La Réunion. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des données radar pour la caractérisation des cultures de canne à sucre à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réunionnaises de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ile de la Réunion, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actuels capteurs radar à synthèse d'ouverture pour la cartographie de l'humidité du sol en milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Nouvelles approches sur les risques côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la teneur en eau de surface des sols nus par mesures in situ et imagerie radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mastachi Loza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Aix en Provence, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCRUST: biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11887-11887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thematic exploitation of TerraSAR-X images in the context of the Kalideos reference datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated landscape's artificial drainage networks detection and characterisation from very high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of TerraSAR-X SAR data for the characterization of soil surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Paris Anguela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORFEO Thematic meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, CNES-Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Semi-empirical model for the analysis of surface roughness heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'06, in Denver, USA, on 31/07-04/08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie satellitaire radar pour l'exploration géologique en zones arides ou semi arides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Deuxièmes journées De Launay ", Marrakech, Maroc, octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using ASAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Dragon Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture from multi-incidence ASAR-ENVISAT radar data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'06, in Denver, USA, on 31/07-04/08/06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using multi-incidence and multi-polarization ASAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII General Assembly of International Union of Radio Science (URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration of the IEM model based on SAR and soil parameters measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'05, Seoul, South Korea, on July 23-28, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for soil surface moisture estimation and its application to Asar-Envisat multi-incidence data inversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel of ASAR/ENVISAT for the caracterisation of soil surface parameters over bare agricultural fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2004, May 25-27 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, ULM, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving of surface roughness for agricultural soil surfaces with ASAR-ENVISAT data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVISAT &amp;ERS Symposium, in Salzburg, Austria, on September 6-10, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données satellitaires pour la modélisation de risques de ruissellement : validation par l’exemple d’une crue éclair en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRNAT "Journées pour la Prévention des Risques Naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, ORLEANS, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface imaging with low-frequency SAR field validation in France and Egypt using ground-penetrating radaR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Ground Penetrating Radar (GPR2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Santa Barbara, France. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.462247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pyla 2001” experiment: Flying the new RAMSES P-band SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORISTA-EARSeL Remote sensing by Low-Frequency Radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of C-Band Radar Data to the Description of Vegetation Dynamics in the Surface Soil Moisture Retrieval in Semi-Arid Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Oran, Algeria. 56 (1), IEEE, pp.318-321, 2024, </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS57310.2024.10537398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between high and coarse spatial resolution surface soil moisture products over two Mediterranean sites in Tunisia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Stradiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. IEEE, pp.155-158, 2024, </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10639017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Potential of Surface Soil Moisture to Identify the Drought Periods in a Mediterranean Region (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Oran, Algeria. IEEE, pp.468-471, 2024, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS57310.2024.10537399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid methodology based on Neural Network and Change detection approaches and using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. 2022, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of both soil moisture and texture using one configuration TerraSAR-X radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting (AGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pyla 2001” experiment : Flying the new RAMSES P-band SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORISTA-EARS Remote Sensing by Low-Frequency Radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Transformers, a new approach for high-resolution and large-scale mapping of canopy heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the radiometric quality of TerraSAR-X and COSMO-SkyMed SAR sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the assessment of ICESat water altimetry accuracy accounting for autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en agua y en gestion del riego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en la ordenacion del territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y las herramientas genéricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et applications en eau et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.319, 2018, 978-1-78405-338-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.296, 2018, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and applications in territorial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.270, 2018, 978-1-78630-189-5. </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.287, 2018, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.350, 2018, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et applications en agriculture et forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.373, 2018, 978-1-78405-336-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. ISTE Editions, pp.315, 2018, 978-1-78405-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et applications en aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.305, 2018, 978-1-78405-337-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. IV : environnement et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.365, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. I : agriculture et forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.456, 2017, 978-1-78406-158-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde : techniques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.420, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. II : hydrologie continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.445, 2017, 978-1-78406-159-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. III : urbain et zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.362, 2017, 978-1-78406-160-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection optique : techniques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Elsevier, pp.366, 2017, 978-1-78405-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave remote sensing of land surfaces: techniques and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.448, 2016, 9781785481598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in continental hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.502, 2016, 978-0-08-101181-2. </w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of land surfaces. Techniques and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.388, 2016, 9781785481024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing: environment and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.384, 2016, 9781785481055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in urban and coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.392, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.496, 2016, 9781785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Soil, special issue of the journal Applied and Environmental Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Nolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sandholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi Publishing Corporation, pp.85, 2011, 1687-7667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du modèle de transfert radiatif Sail à partir d'un modèle de lancer de rayons : cas du maïs. Rapport d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des cultures et des parcellaires à partir d'images satellitaires : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal maps of LULC for the study sites (Thau basin and Gaza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-1 Independent Soil Moisture Retrieval Algorithm Assessment: Validation Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-1 Independent Soil Moisture Retrieval Algorithm Assessment: Validation Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrographic Network Extraction from Radar Satellite Images using a Hierarchical Model within a Stochastic Geometry Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5697, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAAGE. Pilot project for agriculture and agri-environment. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blondlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEE--ENV4-CT97-0400, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mapping of clear‐cuts with optical satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.153-180, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des applications de l'Orfeo ToolBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.165-254, 2018, Système Terre-Environnement, série Utilisation de QGIS en télédétection, vol. 1, 978-1-78405-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the integrated topo-bathymetric model for coastal wetland evolution: case of geomorphologic and biologic evolution of Ichkeul Marshes (North Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deffontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.35-76, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object‐based classification for mountainous vegetation physiognomy mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.283-339, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfeo ToolBox applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.151-240, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 1, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to GDAL tools in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.19-65, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 1, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling radar and optical data for soil moisture retrieval over agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.1-45, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.1-17, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 1, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and routing with QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.105-144, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications lidar aux eaux côtières, aux eaux continentales et en océanographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection III - Urbain et zones côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection, 978-1-78405-160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of soil surface properties using radar remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-40, 2016, 978-1-78548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR Measurements and Applications in Coastal and Continental Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Baghdadi and Mehrez Zribi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Urban and Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-230, 2016, 978-1-78548-160-4. </w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-160-4.50005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of land surface: techniques and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-124, 2016, </w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50002-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie satellitaire : un outil pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. Urbain et zones côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.109-144, 2016, Système terre-environnement, 978-1-78405-160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21 e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanists of the twenty-first century: roles, challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.88-94, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on land stability: El Damour-Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Al Kafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometeorological disasters and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.59, 2015, 978-0-415-62132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of bare soil surface parameters from TerraSAR-X radar images over a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9637, SPIE, pp.10, 2015, </w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2194947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’instabilité historique des terrains au Liban : le cas du Nahr Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols, eau et sociétés en montage. Autour du projet franco-libanais CEDRE "Nahr Ibrahim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.51-72, 2015, 978-1-78491-135-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high spatial resolution radars for the characterization of soil properties in agricultural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erlanger Geographische Arbeiten Band 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’état hydrique du sol par télédétection radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.257-268, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des capteurs radar à synthèse d’ouverture pour la caractérisation des états de surface des sols en milieux agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-243, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1583"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Baghdadi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (265)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Surface Water and Ocean Topography (SWOT) observations to support Land Use/Land Cover (LULC) change products: the case of the pacific coast of Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ygorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.100410. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2026.100410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Resources in South of Iraq: Current State, Future Evolutions, Challenges, and Potential Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleem Ethaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mishbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad N Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal S Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology13030087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving parameter regionalization learning for spatialized differentiable hydrological models by assimilation of satellite-based soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Ettalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo-Nghi-Truyen Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133300. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 vegetation optical depth retrievals over the international soil moisture network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.2555412. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2025.2555412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating MODIS-derived indices for eucalyptus stand volume estimation: An evaluation of MODIS gross primary productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1588387. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1588387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 (S1) time series alignment method for rapeseed fields mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Fraga Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.1483295. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1483295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing winter wheat yield anomaly prediction with high-resolution satellite-based gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.101146. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Forest Vertical Structure With TomoSense: GEDI and SAR Tomography Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3513641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare surface soil moisture and surface roughness estimation using multi-band multi-polarization NISAR-like SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharmendra Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1613748. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1613748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed mapping using machine learning methods and Sentinel-1 time series coupled with growing degree-days information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100244. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWOT interferometric SAR altimetry for inland water monitoring: insights from Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1572114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy height mapping in French Guiana using multi-source satellite data and environmental information in a U-Net architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1484900. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1484900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mean water lake surface elevation estimates using dense lidar measurements from the GEDI satellite mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.101213. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Effective Temporal Windows for Rapeseed Detection Using Sentinel-1 Time Series and Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.549. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of very high-resolution surface soil moisture products over Catalonia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovani Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114225. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hy-TeC: a hybrid vision transformer model for high-resolution and large-scale mapping of canopy height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.113945. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of very high-resolution stereo satellite images and airborne or satellite Lidar for Eucalyptus canopy height estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.100170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2024.100170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Eucalyptus plantation characteristics and environmental factors on GEDI waveform metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (11), pp.3737-3763. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2024.2354072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence Angle Normalization of C-Band Radar Backscattering Coefficient over Agricultural Surfaces Using Dynamic Cosine Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.3838. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16203838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Summer Crops Mapping Using Sentinel-1 and Sentinel-2 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Fraga Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4548. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution canopy height map in the Landes forest (France) based on GEDI, Sentinel-1, and Sentinel-2 data with a deep learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de Truchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.103711. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI estimation using Sentinel-1 data over wheat fields in a semiarid Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIScience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15481603.2024.2357878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the surface water ocean topography (SWOT) observations to rivers elevation profiles in the Cuvette Centrale of the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.2317. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2024.1466695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GEDI Signal and Environmental Parameters to Improve Canopy Height Estimation over Tropical Forest Ecosystems in Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.2351004. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2024.2351004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Abbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Soil Moisture from Sentinel-1: Limitations over Certain Crops and Sensitivity to the First Soil Thin Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global C-band vegetation optical depth product from ASCAT: Description, evaluation, and inter-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.113850. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Retrieval in Bare Agricultural Areas Using Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Ettalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), pp.3502. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15143502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal-Domain Adaptation for Satellite Image Time-Series Land-Cover Mapping With Adversarial Learning and Spatially Aware Self-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hadj Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.3645 - 3675. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3263755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest Top Height by GEDI: From Sparse Coverage to Continuous Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.975. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15040975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimates at 1 km resolution making a synergistic use of Sentinel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (6), pp.1221-1242. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-1221-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Algorithms for Rapeseed Fields Mapping using Sentinel-1 Time Series: Temporal Transfer Scenario and Ground Sampling Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8884-8899. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3316304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GEDI LiDAR Data Capability for Forest Canopy Height Estimation over Broadleaf and Needleleaf Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1522. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15061522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Monitoring at Kilometer Scale: Assimilation of Sentinel-1 Products in ISBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (17), pp.4329. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-04196087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 and Sentinel-1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2410. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiop Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Mapping of Cover Crops Using Sentinel-1 SAR Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1446 - 1461. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3337989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Tropical Forests With GEDI and 3-D SAR Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2503605. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3298142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor temporal unsupervised domain adaptation for land cover mapping with spatial pseudo-labeling and adversarial learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hadj Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.5405716. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3297077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of surface soil moisture retrieval to satellite-derived vegetation descriptors over wheat fields in the Kairouan plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.2260555. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2260555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating virtual training labels for crop classification from fused Sentinel-1 and Sentinel-2 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Teimouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mokhtarzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heipke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFG - Journal of photogrammetry remote sensing ang geoinformation science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91 (6), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41064-023-00256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Maize Sowing Periods and Cycle Phases Using Sentinel 1&2 Data Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3712. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14153712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting GEDI Water Level Estimates for Inland Waterbodies Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Pantaleoni Reluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2361. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Retrieval Using Multistatic L-Band SAR and Effective Roughness Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tronquo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1650. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14071650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of the GEDI Lasers’ Capabilities in Detecting Canopy Tops and Their Penetration in a Densely Vegetated, Tropical Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.2969. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14132969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest vertical structure characterization: From GEDI to P-band SAR tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.7004705. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3208744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis between Two Operational Irrigation Mapping Models over Study Sites in Mediterranean and Semi-Oceanic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1341. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14091341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Multi-Frequency SAR Data to Retrieve the Soil Moisture within a Drip Irrigation Context Using Modified Water Cloud Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.580. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22020580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events over Semi-Arid and Temperate Climatic Areas Using Sentinel-1 Data: Case of Several Summer Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.2725. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12112725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of GEDI Acquisition and Processing Parameters on Canopy Height Estimates over Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.6264. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14246264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of High-Resolution Vegetation Optical Depth from Sentinel-1 Data over a Grassland Region in the Heihe River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.5468. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14215468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Sensitivity of SAR Data in C and L Bands for the Detection of Irrigation Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2312. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of GEDI’s Elevation Accuracy from the First and Second Data Product Releases over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.340. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14020340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Heterogeneous Forest Height Maps by Integrating GEDI-Based Forest Height Information in a Multi-Sensor Mapping Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), 25 p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14092079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of time-series optical and SAR images using 3D convolutional neural networks for crop classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Teimouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mokhtarzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heipke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.15143-15160. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2095446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we detect the damage of a heatwave on vineyards using Sentinel-2 optical remote sensing data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Pantaleoni Reluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.145-159. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2434. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14102434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cereal crops soil parameters retrieval using L-Band ALOS-2 and C-Band Sentinel-1 sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.1393. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13071393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Performances of Radar and Lidar Altimetry Missions for Water Level Retrievals in Mountainous Environment: The Case of the Swiss Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crétaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN-based approach for the estimation of canopy heights and wood volume from GEDI waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, 16 p. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies along Altimetry Tracks for Estimating Surface Water Storage Variations in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3804. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASCAT IB: A radar-based vegetation optical depth retrieved from the ASCAT scatterometer satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.112587. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the upstream can exacerbate climate change impacts on water birds’ habitat in the downstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.20203. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99822-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal mosaicking approaches of Sentinel-2 images for extending topsoil organic carbon content mapping in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102277. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2020.102277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are Greater Climate Change Adaptation Measures Needed in a Wetland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Pahlevanravi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01471-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Acquired GEDI Waveforms: Case Study over France, Tunisia and French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Riédi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.3144. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13163144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of L-Band Derived Soil Roughness into a Bare Soil Moisture Retrieval Approach from C-Band SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GEDI's LiDAR Data for the Estimation of Canopy Heights and Wood Volume of Eucalyptus Plantations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.7095-7110. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3092836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain Slope Effect on Forest Height and Wood Volume Estimation from GEDI Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2136. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational framework for mapping irrigated areas at plot scale using Sentinel-1 and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2584. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert roughness retrieval using CYGNSS GNSS-R data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12040743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue “Soil moisture retrieval using radar remote sensing sensors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12071100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multi-frequency and multi-polarization SAR data for wetland mapping in Hamoun-e-Hirmand wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soffianian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.2277-2302. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1688414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which water bird groups need greater habitat conservation measures in a wetland ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Rahdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.105677. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.105677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration prioritization using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reza Soffianian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soltani Koupaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01165-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of wheat-based cropping systems and economic risk of low relative productivity assessment in a sub-dry Mediterranean environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.125968. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigated and rainfed crops in temperate areas using Sentinel-1 and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Irrigation Mapping Using Satellite Remote Sensing, 12 (18), pp.3044. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12183044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global monitoring of the vegetation dynamics from the Vegetation Optical Depth (VOD): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2915. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distilling Before Refine: Spatio-Temporal Transfer Learning for Mapping Irrigated Areas Using Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.1909-1913. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2960625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time irrigation detection at plot scale using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GEDI Elevation Data Accuracy for Inland Waterbodies Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2714), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12172714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation events detection over intensively irrigated grassland plots using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (24), pp.4058. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time freeze detection over agricultural plots using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12121976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 500-m resolution soil moisture using Sentinel-1 and optical data synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.866. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12030866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture estimation using radar and optical data from Sentinel-1 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (13), pp.20. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11131520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 data for winter wheat phenology monitoring and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.29. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two soil moisture products S2MP and Copernicus-SSM over southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (9), pp.3366-3375. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2927430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of GNSS-R GLORI data for biomass estimation over the Landes forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.150-158. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Vegetation Optical Depth Mapping from Sentinel-1 C-band SAR Data over Crop Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.2769. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11232769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the accuracy of surface soil moisture estimation from the C- and L-bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.13. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of aboveground biomass in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351 (4), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping paddy rice using Sentinel-1 SAR time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d’imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 94 (2), pp.8-13. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L-band SAR data for soil moisture estimations over agricultural areas in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.22. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 surface soil moisture product for detecting heavy rainfall in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.15. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19040802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare Soil Surface Moisture Retrieval from Sentinel-1 SAR Data Based on the Calibrated IEM and Dubois Models Using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reza Mirsoleimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reza Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.12. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19143209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d'imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (94), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration analysis of SAR signals in the C and L bands for wheat, maize, and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band UAVSAR tomographic imaging in dense forests: Gabon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.475-492. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping irrigated areas using Sentinel-1 Time series in Catalonia, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (15), pp.1836. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Moisture and Irrigation Mapping at Agricultural Field Scale Using the Synergy SENTINEL-1/SENTINEL-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 423, pp.357-361. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tropical forest structure using SAR tomography at L- and P-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1934-1952. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 Images for Estimating the Soil Roughness over Bare Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Lorey’s height over Hyrcanian forests of Iran using synergy of ICESat/GLAS and optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouchehr Namiranian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2017.1405717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and irrigation mapping in a semi-arid region, based on the synergetic use of Sentinel-1 and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), 22 p. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for mapping wheat areas using high resolution Sentinel-2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential value of combining ALOS PALSAR and Landsat-derived tree cover data for forest biomass retrieval in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Applications of GNSS-R observations over agricultural areas: results from the GLORI airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 17 p. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of frozen soil using Sentinel-1 SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.1182. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using Sentinel-1 time series at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oh, Dubois and IEM backscatter models using a large dataset of SAR data and experimental soil measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (38), 27 p. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the water cloud model at C-Band for winter crop fields and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (969), 13 p. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9090969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic use of Sentinel-1 and Sentinel-2 data for soil moisture mapping at 100 m resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1966), 21 p. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17091966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of infectious control management during neutropenia: A survey from 149 French hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lequilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vanjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.227-231. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French recommendations on control measures to reduce the infectious risk in immunocompromised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dananché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.449 - 456. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil HYdrological balance model &amp;quot;MHYSAN&amp;quot;: calibration and validation using SAR moisture products and continuous thetaprobe network Measurements over bare agricultural soils (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 radar datA for the assessment of soil and cereal cover parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2617), 18 p. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17112617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Integrating Spaceborne LiDAR Data to Improve the Estimation of Biomass in High Biomass Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.213. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic use of Sentinel-1 and Sentinel-2 images for operational soil moisture mapping at high spatial resolution over agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1292), 28 p. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9121292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between backscattered P-band radar signals and soil roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 186, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of future groundwater recharge using a climate model ensemble and SAR-image based soil parameter distributions: a case study in an intensively-used Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blaschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duttmannc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 543 (B), pp.889-905. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response characteristics of Mediterranean catchments: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (14), pp.2520-2539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLORI: a GNSS-R dual polarization airborne instrument for land surface monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Egido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (732), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16050732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Backscattering Coefficient Over Bare Soils at Ka-Band Close to Nadir Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (9), p. 1290-1294. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2582382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new empirical model for radar scattering from bare soil surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.920. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana by combining remote sensing, forest inventories and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.502 - 514. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sentinel-1 radiometric stability and quality for land surface applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Angelliaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8050406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.240 (1-18). </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of remote sensing derived parameters in crop models: application to the PILOTE model for hay production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR C-band and optical data for soil moisture and leaf area index retrieval over irrigated grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (99), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2464698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of X-Band TerraSAR-X and COSMO-SkyMed SAR Data for the Assessment of Physical Soil Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.747-766. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70100747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of both soil moisture and texture using TerraSAR-X images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (7), pp.10098-10116. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the integral equation model for co-polarized L-band backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verhoest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (10), 16 p. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71013626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ALOS/PALSAR L-band data for the estimation of Eucalyptus plantations aboveground biomass in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.3802-3811. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2014.2353661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the governance of the Thau coastal lagoon ready to face climate change impacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, “Towards Sustainable Coasts” - “Recent developments and advancements in Integrated Coastal Zone Management", 118 (Part B, december), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of GLAS/ICESat data to estimate forest canopy height and volume in mountainous forests of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asghar Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Namiranian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.5246-5261. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2478478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest fire on mass movement in Lebanese mountainous areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.845-852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A newsoil roughness parameter for themodelling of radar backscattering over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (152), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHIE GLOBALE D'UNE BALISE PAR FILTRAGE DE KALMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.280-286. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.1996.10855183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal level comparison between TerraSAR-X and COSMO-SkyMed SAR Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.448-452. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2342733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in model parameters regionalization: a case study involving the SWAT model in Mediterranean catchments (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanclooster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, p. 2393 - p. 2413. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-2393-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), p. 21 - p. 31. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastline and mudbank monitoring in French Guiana: contributions of radar and optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.11883-11914. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability statistics of GLAS-ICESat data acquired over tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hajii Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1658-1664. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2273563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture mapping in a semiarid region, based on ASAR/Wide Swath satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2012WR013405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Different Methods of Forest Height and Aboveground Biomass Estimations From ICESat/GLAS Data in Eucalyptus Plantations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.290-299. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2261978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigated grassland monitoring using a time series of terraSAR-X and COSMO-skyMed X-Band SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.10002-10032. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs61010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over a peri-urban region using combined SPOT4 and ASAR/ENVISAT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Water Bottom Geometry Effect on Peak Time Shifting in LiDAR Bathymetric Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bouhdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (7), pp.1285-1289. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2013.2292814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Quadrilateral Fitting of the Water Column Contribution in Lidar Waveforms on Bathymetry Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.813 - 817. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2013.2279271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Main Polarimetric Parameters of Multifrequency Polarimetric SAR Data to Soil Moisture and Surface Roughness Over Bare Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2012.2220333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Space-Borne LiDAR Sensors for Global Bathymetry in Coastal and Inland Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.202 - 216. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2209864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the AIEM through correlation length parameterization at field scale using radar imagery in a semi-arid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), p. 461 - p. 465. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2012.2209626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Operational Bare Soil Moisture Mapping Using TerraSAR-X Data Acquired Over Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.900-916. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2220124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radar frequency on the relationship between bare surface soil moisture vertical profile and radar backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP99 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2013.2279893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of central africa forested wetlands using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), p. 531 - p. 542. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2269733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture estimation over a semiarid area using TerraSAR-X radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.353-357. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2168379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00679652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil parameters over bare agriculture areas from C-band polarimetric SAR data using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. La Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.1607- 1621. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-1607-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential use for the C-band polarimetric SAR parameters to characterise the soil surface over bare agriculture fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), p. 3844 - p. 3858. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2185934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of TerraSAR-X data to retrieve soil moisture over bare soil agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), p. 512 - p. 516. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2173155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wa-LiD: A new LiDAR simulator for waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), p. 744 - p. 748. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2180506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’imagerie radar TerraSAR-X THRS pour le suivi de la coupe de canne à sucre à l’Ile de Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la précision du satellite lidar GLAS-ICESat pour l'altimétrie des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), p. 45 - p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the assessment of ICESat water altimetry accuracy accounting for autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 p. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/904561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the Integral Equation Model for SAR data in C-band and cross polarization using radar images and field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abou Chayya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), p. 14 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between backscattered TerraSAR signals and simulations from the radar backscattering models IEM, Oh, and Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), p. 1160-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01026279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relevance of GLAS/ICESat Elevation Data for the Monitoring of River Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 708 - p. 720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface moisture estimation over a semi-arid region using ENVISAT ASAR radar data for soil evaporation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Chahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Shabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-345-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00610514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface soil moisture from TerraSAR-X data over two small catchments in Sahelian part of western Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), p. 1266 - p. 1283. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TerraSAR-X data sensitivity to bare soil moisture, roughness, composition and soil crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, p. 1801 - p. 1810. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Radar Backscattering Models IEM, Oh, and Dubois for SAR Data in X-Band Over Bare Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1160-1164. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2158982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractor wheel tracks detection, delineation, and characterization in very high spatial resolution SAR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1130-1134. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2158184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between profile length and roughness variables for natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (17), pp.3375-3381. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311600750019994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C-band SAR data for wetlands mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Neeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311601750038857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATE-INDUCED CHANGES ON THE HYDROLOGY OF MEDITERRANEAN BASINS – A RESEARCH CONCEPT TO REDUCE UNCERTAINTY AND QUANTIFY RISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Soddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Duttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin (FEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of wet snow mapping using simulated Radarsat backscattering coefficients from observed snow cover characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (10), pp.2049-2068. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311699212344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the IEM backscattering model using radar images and moisture and roughness field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gherboudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (18), pp.3593-3623. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160310001654392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and avian influenza: a review of image processing methods for extracting key variables affecting avian influenza virus survival in water from earth observation satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chamaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Lo Seen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Observations of Sugarcane by TerraSAR-X Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, p. 8899 - p. 8919. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s101008899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced changes on the hydrology of mediterranean basins: a research concept to reduce uncertainty and quantify risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (10a), pp.2379-2384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ERS and Radarsat data for surface roughness monitoring over bare agricultural fields: Application to catchments in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (17), pp.3427-3442. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110110974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local variation of soil surface parameters with TerraSAR-X radar data over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Paris Anguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.874-881. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2028019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Backscattering Analysis for Rough Surfaces Including a Cloddy Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Morvan-Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.2367 - 2374. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2038710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the performance of multiparameter SAR Data for operational urban areas extraction using textural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), p. 728 - p. 732. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2024225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SAR sensors TerraSAR-X, ASAR/ENVISAT and PALSAR/ALOS for monitoring sugarcane crops on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (8), pp.1724-1738. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ASAR sensor radiometric quality in comparison to ERS-2 and RADARSAT-1 SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (16), pp.4653-4665. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160801894865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric constant modelling with soil-air composition and its effect on SAR Radar Signal Backscattered over Soil Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring coseismic deformation on the northern segment of the Bam-Baravat escarpment associated with the 2003 Bam (Iran) earthquake, by correlation of very-high-resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Aochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Carnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173, pp.459-464. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational performance of current synthetic aperture radar sensors in mapping soil surface characteristics in agricultural environments: application to hydrological and erosion modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Urban Mapping Using SAR/Optical Imagery Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (11), pp.7125-7143. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8117125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TerraSAR-X data and their sensitivity to soil surface parameters over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Paris Anguela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4370-4379. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture profile effect on radar signal measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.256-270. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8010256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using multi‐incidence and multi‐polarization ASAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (10), pp.10, 1907-1920. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500239032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Mapping of Soil Moisture Using Synthetic Aperture Radar Data: Application to the Touch Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Franchisteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.2458-2483. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s7102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of polarization and incidence of the ASAR sensor on coastline mapping: example of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pedreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lenotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paganini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (17), pp.3841-3849. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160601075517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASAR/Envisat Data for Mud Bank Monitoring in French Guiana Compared to ASTER Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.1509-1517. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/05-0477.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging of airborne elevation data and Radarsat data to develop a Digital Elevation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Chiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160410001709020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Integral Equation Model for SAR data in C‐band and HH and VV polarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (4), pp.805-816. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500212278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of surface roughness heterogeneity and scattering behaviour for radar measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.2438-2444. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.873742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Surface Roughness Heterogeneity and Scattering Behavior for Radar Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.2438-2444. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.873742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Radar Backscatter Models IEM, OH and Dubois Using Experimental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (18), pp.3831-3852. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160600658123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and subsurface structural mapping using low frequency radar: A synthesis of the Mauritanian and Egyptian experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, v. 44, (iss. 2 [SPECIAL ISSUE]), p. 220-228. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of polarimetric L- and P-bands RAMSES data for characterizing Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Garestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (6), pp.380 - 389. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m07-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing applications to geological problems in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.vii-x. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using multi-incidence and multi-polarization ASAR SAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (10), pp.1907-1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and subsurface structural mapping using low frequency radar: A synthesis of the Mauritanian and Egyptian experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (2), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Integral Equation Model for SAR data in C-band and HH and VV polarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.805-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a rough soil surface description with ASAR-ENVISAT radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2004.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of remote-sensing data to monitoring and modelling of soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (1), pp.(1) 78-86. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la détection et le suivi des zones d'orpaillage en Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'INC des Sciences Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (36-46)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.27 à 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie satellitaire radar pour l'exploration géologique en zones arides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lahondère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (8), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of C-band SRTM DEM in a dense equatorial forest zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1225-1234. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for soil surface moisture estimation and its application to ENVISAT-ASAR multi-incidence data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fafin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (3-4), pp.485-496. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for soil surface moisture estimation and its application to ENVISAT-ASAR multi-incidence data inversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.485-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a rough soil surface description with ASAR-ENVISAT Radar Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de classification orientée objet pour la cartographie de l'occupation du sol : résultats sur ASTER et Landsat ETM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination potential of X-band polarimetric SAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (22), pp.4933-1942. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160412231269652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Volume Scattering Model for Coupled Interpretation of Ground-Penetrating Radar (GPR) and Synthetic Aperture Radar (SAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Sensing Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11220-005-2983-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a ground-level DEM in a dense equatorial forest zone by merging airborne laser data and a top-of-canopy DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (6), pp.913-926. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m04-049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the IEM backscattering model using radar images and moisture and roughness field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gherboudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (18), pp.3593-3623. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160310001654392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données optiques et radars pour la caractérisation de paysages urbains amazoniens : application à l'île de Cayenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3-4), pp.379-401. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.14.379-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des images RSS pour un étalonnage empirique du modèle IEM dans un contexte de sols nus limoneux en zones agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface imaging in south-central egypt using low-frequency radar: bir safsaf revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (7), pp.1672-1684. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2003.813275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des réseaux linéiques à partir d'images satellitaires et aériennes par processus Markov objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving surface roughness and soil moisture from synthetic aperture radar (SAR) data using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (5), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m02-066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving surface roughness and soil moisture from synthetic aperture radar (SAR) data using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (5), pp.701-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data and soil parameters measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2646-2650. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2002.1026729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data, soil moisture and surface roughness measurement over bare soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (20), pp.4325-4340. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110107671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie satellitaire optique et radar à la gestion de l’eau et de l’environnement en zone alluviale. Etude de la plaine de la Garonne entre Toulouse et St Nicolas de la Grave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale pour la mise à jour cartographique en Afrique : un cas d'étude en Guinée-Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société française de photogrammétrie et de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface structures detection by combining L-band polarimetric SAR and GPR data: example of the Pyla Dune (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (6), pp.1245-1258. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.927447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between pro le length and roughness variables for natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (17), pp.3375-3381. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311600750019994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of RADARSAT SAR data for wet snow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.823925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures superficielles des sols par imagerie radar : cas de la Dune de Pyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31/32, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00958488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne C-band SAR measurements of wet snow-covered areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (6), pp.1977-1981. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.729371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of Multitemporal ERS-1 SAR Data for Wet-Snow Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (2), pp.174-186. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(96)00180-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un radar océanique VHF pour la poursuite d'une balise dérivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour une utilisation conjointe de données eulériennes et lagrangiennes de courant pour estimer un coefficient de diffusion horizontale en zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise des Sciences de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.403-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Marques Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal S2/S1 mosaics combined with environmental covariates for regional SOC mapping: lessons from la Beauce (France) and the Västra-Skaraborg (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. , https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Sentinel-2 temporal mosaics over a 5-year period to map soil organic carbon (SOC) in Beauce, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topsoil organic carbon content over temperate cropland regions. The contribution of the Sentinel-2 and Sentinel 1 satellites for Beauce in central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of Sentinel-2 images and Sentinel-1-derived moisture maps for soil organic carbon content mapping in croplands, South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. , 2021, </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational high resolution soil moisture retrieval algorithm using sentinel-1 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Australia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using products derived from Sentinel-1 and Sentinel-2 time series over a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Australia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new french infrastructure for satellite and in situ data and services on the earth system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG (International Union of Geodesy and Geophysics) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency radar signals for the retrieval of soil roughness parameters in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Australia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined Sentinel 1/ Sentinel 2 images for mapping topsoil organic carbon content over cropland taking into account soil roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo Mwampongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and radar satellite synergy for the estimation of the surface water condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia-OZCAR : un système d'information &amp;quot;FAIR&amp;quot; pour les données d'observations in situ de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale «Enjeux et actualités des observatoires de la Zone Critique en Afrique » = Observatories of the Critical Zone in West Africa: current issues and findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Niamey, Niger. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-1 Soil Moisture Retrieval Algorithm Independent Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Snoeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Symposium on Microwave Remote Sensing of the Earth, Oceans, and Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Espoo, Finland. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on land stability; El Damour Basin (Lebanon): case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Al Kafrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ndes journées Franco-Libanaises, Avancées de la Recherche et des ses applications, 22-25/10/2013, Université du Littoral Côte d’Opale, Dunkerque, FRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the Kalideos remote sensing databases using ALOS-1 and ALOS-2 datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourthié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Workshop for ALOS-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of canopy height in French Guiana from airborne laser data using a geostatistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium SELPER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cayenne, French Guiana. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal observations of sugarcane by TerraSAR-X images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des radars à synthèse d’ouverture (SAR) pour la caractérisation des états de surface des sols en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de l'Orgeval et 37èmes Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution optical and radar data for mapping intertidal flats and salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA First Sentinel-2 preparatory symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Frascati, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping coastal habitats over the Arcachon Lagoon using high-resolution optical and SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (215)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints On Soil Moisture Extraction From Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Oran, Algeria. pp.447-450, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS57310.2024.10537308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multi-Source Satellite Data and Environmental Information in a U-Net Architecture for Canopy Height Mapping in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.5300-5304, </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest vertical structure with spaceborne GEDI and SAR Tomography: TomoSense case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10923-10926, </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Forest Plantation Characteristics on GEDI Returned Energy Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4531-4534, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10640828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2/1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in La Beauce, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of WIMEX: Wave Interaction Models Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orrù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camporeale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mujeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iesué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.7171-7174, </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Irrigated Mediterranean Crops in Southeastern France from Sentinel 1 &amp; 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4932-4935, </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed Fields Mapping Using Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4836-4840, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Influence of GEDI Vegetation Penetration on Canopy Height Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.5324-5328, </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDI meets BIOMASS tomography: data selection and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.7926-7928, </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid Approach for Soil Moisture Estimation with Sentinel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.3186-3189, </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the Normalized Polarization Ratio and the Interferometric Coherence Sentinel-1 Data to Reconstruct the NDVI Wheat Cycle at a Field Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Pasadena, United States. pp.3217-3220, </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operative Mapping of Irrigated Areas Using Sentinel-1 and Sentinel-2 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5796-5799, </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of C-Band Sentinel-1 Data for Estimating Soil Moisture and Surface Roughness in a Watershed in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Kuala Lumpur, Malaysia. pp.6104-6107, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation Methods for Land Cover Mapping with Optical Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.275-278, </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5800-5803, </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Forest Heights and Wood Volume using a Deep Learning Approach from Gedi Waveform Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7301-7304, </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gedi's Elevation Accuracy from the First and Second Data Product Releases Over Inland Waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5614-5617, </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Reflectivity Index for Surface Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6100-6103, </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture within drip irrigation context in pepper fields using ALOS-2 and Sentinel-1 data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the Modified Water Cloud Model to Estimate Soil Moisture in Drip-Irrigated Pepper Fields Using ALOS-2 and Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5700-5703, </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biagiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télédétection et les données aériennes au service de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Société Hydrotechnique de France (SHF); Centre National d’Etudes Spatiales (CNES), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting irrigation events using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6355-6358, </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine pour la cartographie de l'occupation des sols à partir de séries temporelles d'images satellitaires optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Capliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hadj Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Estimation Over Cereal Fields Based on Sar ALOS-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6988-6991, </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating canopy height and wood volume of Eucalyptus plantations in Brazil using GEDI LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Alcarde Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. pp.5941-5944, </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahara Subsurface Characterization Using Cygnss Gnss-R Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Stilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.7646-7649, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOS-2 and Sentinel-1 use for retrieving soil moisture over cereal fields in semi-arid area: the Kairouan plain – central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Remote Sensing for Agriculture, Ecosystems, and Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2021, Online, France. pp.43, </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Inland Water Bodies Along Altimetry Tracks Using Radar Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6052-6055, </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Inrae-Bordeaux VOD indices from SMOS, AMSR2 and ASCAT: Overview of recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6210-6213, </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Retrievals of ASCAT IB VOD (Vegetation Optical Depth) at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.6403-6406, </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ascat vegetation optical depth (IB-VOD) retrievals over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangzhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5011-5013, </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Estimation at 500m using Sentinel-1: application to Tunisian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.4454-4457, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response characteristics and classification of Lebanese catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Eruption Monitoring Using Coherence Change Detection Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Content Mapping Using Soil Moisture Products Derived From a Synergetic Use of Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.4910-4913, </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 and Sentinel-2 data for mapping irrigated areas at plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Theïa and Copernicus surface soil moisture products over southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Society (M2GARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval using GNSS-R data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Society (M2GARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 and Sentinel-2 data for characterising the states of continental surface over a semi-arid region en Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 and Sentinel-2 data for the characterisation of the states of continental surface over a semi-arid region en Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.285-288, </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Land Data and Services Center: Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Selle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biagiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.3154-3157, </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using Sentinel-1 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Waikoloa, Hawaii, United States. pp.4711-4714, </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1/Sentinel-2-Derived soil moisture product at plot scale (S²MP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lozac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Society (M2GARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et agriculture : quelle structuration de la communauté nationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potential of Sentinel-1 and Sentinel-1 data for clay content mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Sentinel-1 derived soil moisture maps over Occitanie, South France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6275-6278, </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1 and Sentinel-2 data for soil moisture and irrigation mapping over semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7022-7025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;urban&amp;quot; component of the French Land Data and Services Centre (Theia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2019 Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2019, Vannes, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L band radar data over tropical agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6215-6218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval algorithm using Sentinel-1 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific and Practical Conference “Problems of Desertification: Dynamics, Assessment, Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational high resolution soil moisture retrieval algorithm using sentinel-1 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.4086-4092, </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface moisture and irrigation mapping at agricultural field scale using the synergy Sentinel-1/Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM-ISRS Joint International Workshop on "Earth Observations on Agricultural Monitoring"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Delhi, India. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 for estimating the soil roughness over agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.7516-7519, </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resilience of cereal-based cropping systems in the Mediterranean area: the Beqaa case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Mediterranean Forum for PhD students and young researchers of the Mediterranean region: "Research and innovation as tools for sustainable agriculture, food and nutrition security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bari, Italy. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer l'humidité des sols à partir des images Sentinel (s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentinel, quelles opportunités pour l'agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface moisture estimation using the synergy S1/S2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6119-6122, </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation mapping using statistics of Sentinel-1 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.112-115, </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Sentinel-1 and Sentinel-2 images for operational soil moisture mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.5537-5540, </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of GNSS-R GLORI data over Lande forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.2039-2042, </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland land-cover mapping using TerraSAR-X data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Soffianian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soltani Koupaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEST 2018 9th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop mapping and yield estimation in the Bekaa Plain of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Scientific Conference LAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil surface properties using radar remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2017, Teheran, Iran. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the GLORIE GNSS-R airborne campaign: Agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological characteristics of Mediterranean catchments: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for agriculture: an analysis of R&D 'offers' versus markets' demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of elevation above sea level and forest type on estimation of forest canopy height using ICESat/GLAS (Case study: Hyrcanian forests of Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kish Island, Iran. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of synergy between Sentinel 1 and TERRASAR-X radar sensors to retrieve physical soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar and Lidar technologies for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th National Conference on Geospatial Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Téhéran, Iran. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of vegetation dynamics using lowcost GPS receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for soil moisture mapping at 1 km resolution from Sentinel-1 and Modis synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-empirical radar backscattering model for bare soil surfaces: Baghdadi model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sentinel-1 radiometric stability and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Angelliaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaption of the MIMICS Model to interpret the rice phenology from dual polarimetric C-band Sentinel-1 backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsinki, Finland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New empirical model for radar scattering from bare soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des stocks de carbone dans la biosphère terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de restitution du Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-band radar signal potential to retrieve soil moisture profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dusseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of remote sensing derived parameters in a crop model: case of hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016, IGARSS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.7149-7152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR C-band and optical data for soil moisture and leaf area index retrieval over irrigated grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.3551-3554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’arbre au satellite : comment cartographier la diversité des forêts tropicales d’Afrique Centrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO International Conference: Botanists of the twenty-first century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.88-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana using remote sensing and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Scientific Assembly of the Committee on Space Research and Associated Events (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the glorie polarimetric GNSS-R airborne campaign dedicated to land parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of bare soil surface parameters (moisture, roughness, texture) from one TerraSAR-X radar configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.138-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of remote sensing derived parameters in a crop model for biomass prediction of hay crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of surface and bottom effects on CALIOP-derived waveforms in shallow waters of the Gulf of Saint Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Vuorenkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Dalgleish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU-ASLO, Feb 2016, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest monitoring using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Indonesian French Aerospace Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Jakarta, Indonesia. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of selected rainfall-runoff events in Lebanon and comparison to other Mediterranean catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hdeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil roughness on backscattered P-band radar signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IATSIP’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sousse, Tunisia. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-band radar signal potential to retrieve soil moisture profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dusséaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. pp.591-595, </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01355272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of surface soil parameters (roughness, moisture and texture) using one radar X-band SAR configuration over bare agricultural semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.3035-3038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil roughness on backscattered P-band radar signal over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016 (IGARSS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.1683-1686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface parameters retrieving from TerraSAR-X SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraSAR/TanDEM-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Oberpfaffenhofen, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical calibration of the Integral Equation Model for co-polarized L-band backscattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paloscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verhoest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2000-2003, </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforest degradation estimation using multi-sensors techniques: case of Paragominas, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4109-4112, </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.1328-1331, </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface soil moisture retrieval over a Mediterranean semi-arid region using X-band SAR data from TerraSAR-X sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response of the Mediterranean catchments- A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil moisture retrieval from multi-temporal X-band TerraSAR-X SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting anomalous turbidity patterns in nearshore waters of Québec based on CALIOP waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Neumeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de l'AQT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Quebec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sensibilités des mesures radar bande-X aux paramètres des surfaces de sols nus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Meteorology and Climatology of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency SAR data for soil surface moisture estimation over agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR C-band and optical data for soil moisture and leaf area index retrieval over irrigated grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ASAR Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Quebec, Canada. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifing classes of degraded forests in an Amazonian landscape using remote-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress for Conservation Biology (ICCB) and 4th European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorey's height regression for ICESAT-GLAS waveforms in hyrcanian deciduous forests of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rajab Pourrahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asghar Darvishsefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Namiranian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4105-4108, </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture mapping in a semi-arid region, based on ASAR/Wide Swath satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2014, 10th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy height estimation in French Guiana using LiDAR ICESat/GLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1337-1340, </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of forest height and above ground biomass from ICESat/GLAS data in Eucalyptus plantations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas S Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-band Terrasar-X and COSMO-SkyMed SAR data for bare soil parameters estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3224-3227, </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of surface and bottom geometries on lidar bathymetric waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Montes Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree to satellite, how to map the diversity of central Africa tropical forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanists of the 21st Century: roles, challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Eucalyptus plantations above ground biomass in Brazil using ALOS/PALSAR L-band data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.721-724, </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim S Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas S Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of groundwater recharge and drought statistics within the framework of a climate impact study in a Mediterranean catchment (Thau Lagoon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil roughness parameter for the modelling of radar backscattering over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3378-3381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of surface and bottom geometries on LiDAR bathymetric waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bouhdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International, Jul 2014, Quebec, Canada. pp.2706 - 2708, </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT4/Take5 User</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil roughness parameter for the modelling of radar backscattering over bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational soil moisture mapping using multitemporal ASAR/Wide Swath ENVISAT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3638-3641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency analysis of soil moisture vertical heterogeneity effect on radar backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2014, Sousse, Tunisia. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of X-band SAR data from TerraSAR-X and COSMO-SkyMed sensors to retrieve physical soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To facilitate access to satellite data: THEIA Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparations for Sentinel 2 in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Oslo, Norway. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the hydrological response of Mediterranean catchments at the annual water balance and the event scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations lidar : Applications forêt, paysage, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire télédétection, prospective Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et Traitement de données de Télédétection et d’Observations Spatialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of lebanese catchments according to their structural and functional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage practices over a peri-urban region using artificial neural networks applied to combined spot and asar/envisat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing. WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation radar/lidar space mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2332-2335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture estimation using TerraSAR X-band SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Chahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraSAR-X and TanDEM-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Oberpfaffenhofen, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle thématique surfaces continentales THEIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des capteurs radar pour la caractérisation des états de surface des sols en milieux agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2013, Montréal, Canada. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radar frequency on the relationship between bare surface soil moisture vertical profile and radar backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des capteurs radar à synthèse d’ouverture pour la caractérisation des états de surface des sols en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of C-band polarimetric SAR data to the soil surface parameters over bare agriculture fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood modeling in semiarid regions - NE Lebanon as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backscattering modelling improvements for soil roughness and moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection radar pour le suivi de la coupe de canne à sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 10 ans de Kalideos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie de l’imagerie satellitaire optique et radar pour la cartographie des habitats du Bassin d'Arcachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soil texture using terrasar x-band sar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass movement hazards in the mediterranean: a review on applied techniques and methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats intertidaux du bassin d’Arcachon par imagerie optique et radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 10 ans de Kalideos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest fire and intensity rainfall on mass movement occurrence in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Corvallis, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of optical and radar data in synergy for mapping intertidal flats and coastal salt-marshes (Arcachon lagoon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2012 (IGARSS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backscattering modelling improvements for soil roughness and moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Guyancourt, France. pp.5786 - 5789, </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal observations of sugarcane by terrasar-ximages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TerraSAR-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Oberpfaffenhofen, Germany. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal observations of sugarcane by TerraSAR-X sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. p. 1401 - p. 1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel of TerraSAR-X imagery for mapping intertidal coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roubache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rabauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th TerraSAR-X Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Oberpfaffenhofen, Germany. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ALOS, RADARSAT-2 and TerraSAR-X radar data for monitoring agricultural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fjortoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TerraSAR-X time-series for monitoring the hydric states of slaking crusts in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Asian conference on Remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of soil moisture using TerraSar-X data acquired over bare agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Asian conference on Remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and surveying the catastrophic landslide of Jwaya-Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of simulated LIDAR waveforms according to sensor and water parameters variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU2010 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of simulated hydrographic LIDAR waveforms according to sensor and water parameters variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint Geours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil surface by TerraSAR-X imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orfeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et statistique des paramètres environnementaux et anthropiques conditionnant la stabilité des terrains au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Talal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Séminaire sur l'État d'Avancement des Projets de Recherche du programme CEDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Beyrouth, Liban. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la coupe de canne à sucre à partir d'images radar TERRASAR-X THRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIGOT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New roughness and dielectric constant modeling and their effect on Radar Signal Backscattered over Soil Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Dechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory GIS & remote sensing analysis for developing statistical correlations between environmental parameters and mass movements'occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate induced changes on the hydrology of Mediterranean basins A research concept to reduce uncertainty and quantify risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Environmental Pollution and its Impact on Life in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative sur la performance des données radar (SAR) multi-paramètres pour l'extraction opérationnelle des zones urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réunionnaises de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Pierre, La Réunion. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TerraSAR-X data and their sensitivity to soil surface parameters over bare agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-ESRIN Conference EO and Water Cycle science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Frascati, Italy. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thematic exploitation of TerraSAR-X images in the context of the Kalideos reference datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des données radar pour la caractérisation des cultures de canne à sucre à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Todoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réunionnaises de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ile de la Réunion, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actuels capteurs radar à synthèse d'ouverture pour la cartographie de l'humidité du sol en milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Nouvelles approches sur les risques côtiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la teneur en eau de surface des sols nus par mesures in situ et imagerie radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mastachi Loza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Aix en Provence, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCRUST: biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11887-11887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thematic exploitation of TerraSAR-X images in the context of the Kalideos reference datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated landscape's artificial drainage networks detection and characterisation from very high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of TerraSAR-X SAR data for the characterization of soil surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Paris Anguela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORFEO Thematic meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, CNES-Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Semi-empirical model for the analysis of surface roughness heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'06, in Denver, USA, on 31/07-04/08, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie satellitaire radar pour l'exploration géologique en zones arides ou semi arides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Deuxièmes journées De Launay ", Marrakech, Maroc, octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using ASAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Dragon Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture from multi-incidence ASAR-ENVISAT radar data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'06, in Denver, USA, on 31/07-04/08/06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using multi-incidence and multi-polarization ASAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII General Assembly of International Union of Radio Science (URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration of the IEM model based on SAR and soil parameters measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'05, Seoul, South Korea, on July 23-28, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for soil surface moisture estimation and its application to Asar-Envisat multi-incidence data inversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel of ASAR/ENVISAT for the caracterisation of soil surface parameters over bare agricultural fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2004, May 25-27 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, ULM, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving of surface roughness for agricultural soil surfaces with ASAR-ENVISAT data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVISAT &amp;ERS Symposium, in Salzburg, Austria, on September 6-10, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données satellitaires pour la modélisation de risques de ruissellement : validation par l’exemple d’une crue éclair en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRNAT "Journées pour la Prévention des Risques Naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, ORLEANS, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface imaging with low-frequency SAR field validation in France and Egypt using ground-penetrating radaR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Ground Penetrating Radar (GPR2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Santa Barbara, France. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.462247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pyla 2001” experiment: Flying the new RAMSES P-band SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORISTA-EARSeL Remote sensing by Low-Frequency Radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of C-Band Radar Data to the Description of Vegetation Dynamics in the Surface Soil Moisture Retrieval in Semi-Arid Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Oran, Algeria. 56 (1), IEEE, pp.318-321, 2024, </w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS57310.2024.10537398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between high and coarse spatial resolution surface soil moisture products over two Mediterranean sites in Tunisia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Stradiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. IEEE, pp.155-158, 2024, </w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10639017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Potential of Surface Soil Moisture to Identify the Drought Periods in a Mediterranean Region (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Oran, Algeria. IEEE, pp.468-471, 2024, </w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS57310.2024.10537399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid methodology based on Neural Network and Change detection approaches and using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. 2022, </w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of both soil moisture and texture using one configuration TerraSAR-X radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting (AGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pyla 2001” experiment : Flying the new RAMSES P-band SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORISTA-EARS Remote Sensing by Low-Frequency Radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Transformers, a new approach for high-resolution and large-scale mapping of canopy heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the radiometric quality of TerraSAR-X and COSMO-SkyMed SAR sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the assessment of ICESat water altimetry accuracy accounting for autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en la ordenacion del territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en agua y en gestion del riego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS y las herramientas genéricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et applications en eau et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.319, 2018, 978-1-78405-338-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.296, 2018, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and applications in territorial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.270, 2018, 978-1-78630-189-5. </w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.287, 2018, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Wiley, pp.350, 2018, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et applications en aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.305, 2018, 978-1-78405-337-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et applications en agriculture et forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.373, 2018, 978-1-78405-336-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. ISTE Editions, pp.315, 2018, 978-1-78405-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. IV : environnement et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.365, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde : techniques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.420, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. III : urbain et zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.362, 2017, 978-1-78406-160-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. II : hydrologie continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.445, 2017, 978-1-78406-159-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. I : agriculture et forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.456, 2017, 978-1-78406-158-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection optique : techniques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Elsevier, pp.366, 2017, 978-1-78405-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave remote sensing of land surfaces: techniques and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.448, 2016, 9781785481598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in continental hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.502, 2016, 978-0-08-101181-2. </w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of land surfaces. Techniques and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.388, 2016, 9781785481024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing: environment and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.384, 2016, 9781785481055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in urban and coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.392, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.496, 2016, 9781785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Soil, special issue of the journal Applied and Environmental Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Nolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sandholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi Publishing Corporation, pp.85, 2011, 1687-7667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du modèle de transfert radiatif Sail à partir d'un modèle de lancer de rayons : cas du maïs. Rapport d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des cultures et des parcellaires à partir d'images satellitaires : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal maps of LULC for the study sites (Thau basin and Gaza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-1 Independent Soil Moisture Retrieval Algorithm Assessment: Validation Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-1 Independent Soil Moisture Retrieval Algorithm Assessment: Validation Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrographic Network Extraction from Radar Satellite Images using a Hierarchical Model within a Stochastic Geometry Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Zerubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5697, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAAGE. Pilot project for agriculture and agri-environment. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blondlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEE--ENV4-CT97-0400, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des applications de l'Orfeo ToolBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.165-254, 2018, Système Terre-Environnement, série Utilisation de QGIS en télédétection, vol. 1, 978-1-78405-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the integrated topo-bathymetric model for coastal wetland evolution: case of geomorphologic and biologic evolution of Ichkeul Marshes (North Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deffontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.35-76, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mapping of clear‐cuts with optical satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.153-180, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object‐based classification for mountainous vegetation physiognomy mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.283-339, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfeo ToolBox applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.151-240, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 1, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to GDAL tools in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.19-65, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 1, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling radar and optical data for soil moisture retrieval over agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.1-45, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and generic tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.1-17, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 1, 978-1-78630-187-1. </w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and routing with QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.105-144, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications lidar aux eaux côtières, aux eaux continentales et en océanographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection III - Urbain et zones côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, </w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection, 978-1-78405-160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of soil surface properties using radar remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-40, 2016, 978-1-78548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR Measurements and Applications in Coastal and Continental Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pastol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Baghdadi and Mehrez Zribi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Urban and Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-230, 2016, 978-1-78548-160-4. </w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-160-4.50005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of land surface: techniques and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-124, 2016, </w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50002-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie satellitaire : un outil pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. Urbain et zones côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.109-144, 2016, Système terre-environnement, 978-1-78405-160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21 e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanists of the twenty-first century: roles, challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.88-94, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of bare soil surface parameters from TerraSAR-X radar images over a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Gorrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Chabaane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9637, SPIE, pp.10, 2015, </w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2194947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on land stability: El Damour-Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Al Kafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometeorological disasters and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.59, 2015, 978-0-415-62132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’instabilité historique des terrains au Liban : le cas du Nahr Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette C. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ziade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols, eau et sociétés en montage. Autour du projet franco-libanais CEDRE "Nahr Ibrahim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.51-72, 2015, 978-1-78491-135-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high spatial resolution radars for the characterization of soil properties in agricultural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erlanger Geographische Arbeiten Band 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’état hydrique du sol par télédétection radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.257-268, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des capteurs radar à synthèse d’ouverture pour la caractérisation des états de surface des sols en milieux agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-243, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1594"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Urbina Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina Salazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bousbih" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo Mwampongo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Snoeij" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabaute" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Al Kafrid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourthi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todoroff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ettalbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Nghi-Truyen Huynh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixuan Lu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhuo Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Bai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2025.2555412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manizheh Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Alcarde Alvares" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1588387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Fraga Dantas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1483295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.10.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3513641" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Pandey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1613748" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1572114" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Gao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100244" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1484900" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113945" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ferraco Scolforo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2354072" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04646359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Paolini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114225" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030549" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101213" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795439v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16203838" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Truchis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vega" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103711" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2024.2357878" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1466695" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2024.2351004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04383617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Napoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16010040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15040975" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Albergel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1221-2023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3316304" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061522" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097327v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Capliez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hadj Salah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263755" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143502" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092410" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04196087v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meurey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3337989" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3298142" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3297077" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2260555" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Teimouri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mokhtarzade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41064-023-00256" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rolle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tamea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Claps" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685718v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pantaleoni Reluy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102361" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651394v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tronquo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lievens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14071650" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020580" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112725" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246264" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793062v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3208744" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734539v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14132969" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091341" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092079" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102312" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877849v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Zhou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215468" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556864v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020340" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737590v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2095446" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696926v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102434" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4632" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13071393" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251365v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112196" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112652" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352440v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bellot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193804" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285134v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rahdari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pahlevanravi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01471-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112587" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376320v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99822-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318146v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ri&#233;di" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239210v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112102" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318147v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3092836" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242353v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112136" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610241v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stilla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierdicca" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040743" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613673v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071100" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soffianian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1688414" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609947v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.105677" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609393v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maleki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reza Soffianian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soltani Koupaei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01165-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-02467539v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhawej" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125968" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952478v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pageot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183044" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610578v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2960625" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952474v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Li" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182915" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879608v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121976" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919169v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172714" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244058" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613661v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030866" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609708v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131520" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609689v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192228" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609692v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2927430" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392295v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Motte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.09.010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386581v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11232769" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609461v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.05.021" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171931v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.01.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609324v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muddu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091122" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608831v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040802" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reza Mirsoleimani" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Sahebi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19143209" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609632v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161934" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608872v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050475" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608303v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010031" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668276v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousbih" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hajj" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gao" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-357-2019" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702526v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choker" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10020131" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900533v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072089" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914977v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081245" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899082v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081182" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678027v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Darvishsefat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Namiranian" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1405717" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952417v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili-Chabaane" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121953" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900567v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091495" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555470v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choker" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paloscia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010038" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735644v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090969" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456523v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lequilliec" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raymond" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vanjak" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Baghdadi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boulestreau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.02.006" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659742v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zahar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jolivet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adam" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dananch&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lizon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.10.004" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGFL1JM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735576v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17091966" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738111v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112617" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483748v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030213" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737156v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121292" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601513v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herrmann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deidda" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmannc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.036" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKVJ6TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394292v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoun" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579161v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merheb" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361071v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egido" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16050732" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414537v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2582382" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381116v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.07.015" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529350v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110920" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361062v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angelliaume" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050406" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603511v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.05.017" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQGCP25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249995v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2464698" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243684v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810098" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141900v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70100747" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240839v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verhoest" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lievens" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013626" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496753v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2014.2353661" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244258v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellami" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.05.014" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360662v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asghar Darvishsefat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namiranian" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2478478" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599846v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016246v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.05.009" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois Fernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2342733" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058919v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabdallah" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2393-2014" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924092v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-059" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923947v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broche" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1996.10855183" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525812v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hajii Mohamed" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2273563" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943877v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kotti" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amri" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Shabou" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR013405" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522004v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2261978" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019171v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.11.005" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16HGSNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521989v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abady" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdallah" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2279271" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522009v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouhdaoui" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2292814" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521998v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N Saint-Geours" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2209864" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910968v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2220333" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824259v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ludwig" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2209626" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911016v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2220124" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907867v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2279893" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966798v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briant" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2269733" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725969v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1607-2012" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00679652v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kotti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Issa" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2168379" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786056v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2185934" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704953v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2173155" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736576v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pastol" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2180506" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596542v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moinet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599265v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemarquand" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596132v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.002" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690312v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolin" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/904561" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550013v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abou Chayya" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01026279v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saba" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599263v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610514v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chahbi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-345-2011" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623114v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaugendre" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3061266" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924185v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saba" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2158982" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602355v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douaoui" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.021" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596505v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2158184" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912520v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Neeson" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311601750038857" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538052v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ludwig" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Soddu" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Duttmann" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912539v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fortin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311699212344" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924098v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherboudj" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahebi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160310001654392" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924004v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillou" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600750019994" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592278v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamaille" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.09.014" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5MV8WQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546385v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101008899" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595693v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soddu" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmann" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924059v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remond" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110110974" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518085v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Paris Anguela" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2028019" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477672v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Quemener" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2038710" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456174v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Wilson" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villeneuve" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2024225" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592043v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.04.005" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRW7JG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641689v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carnec" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03743.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-SZXHVZMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454477v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Morvan" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169202v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160801894865" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666327v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6609" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GTG3H48-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924215v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8117125" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335373v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.08.004" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7PSZNTG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665883v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8010256" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090051v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500239032" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924189v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franchisteguy" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s7102458" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924190v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenotre" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dewez" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paganini" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601075517" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924191v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0477.1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912558v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavelier" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Chiles" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Toutin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160410001709020" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924162v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holah" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500212278" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149436v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.873742" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924176v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146190v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600658123" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020372v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.10.015" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RMXL5Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924164v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Frei" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.10.005" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4X7VSLS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146202v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556716v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m07-001" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924163v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Paillou" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146197v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924145v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fafin" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.11.014" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL8V3CW2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924156v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.007" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBDK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924102v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lasserre" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382075v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614828v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.006" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCZFDXCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405722v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasne" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.003" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C14VMHGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924155v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Holah" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fafin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.04.005" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW2RSFK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145823v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145827v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924115v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrel" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924130v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-005-2983-3" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJBHGKF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924120v2" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniels" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m04-049" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924118v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145559v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924125v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.379-401" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35B7848E2F3100D0581EF3BEDE8645D7A84C15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924079v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912554v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August-Bernex" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.813275" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924089v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912549v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaultier" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m02-066" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924047v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924071v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnifait" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1026729" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683625v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110107671" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924026v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924031v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parent" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912546v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas August-Bernex" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927447" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00749780v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923965v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gauthier" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.823925" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958488v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912543v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Livingstone" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.729371" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912544v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(96)00180-0" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQNFK56-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923918v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923937v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672283v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS57310.2024.10537308" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031344v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641577" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979406v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640828" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950278v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640425" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508449v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186537v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivolta" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orr&#249;" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camporeale" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mujeeb" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iesu&#233;" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641751" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979659v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641920" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031351v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642444" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979582v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642836" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524799v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho Tong Minh" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282132" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795379v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281450" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525180v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282255" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836138v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884653" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836642v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capliez" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Salah" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884094" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837968v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883973" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836141v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884832" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836668v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883394" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731251v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2147" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836143v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883756" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731244v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3937" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836135v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884140" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881903v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Selle" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biagiotti" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339618v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410557v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554962" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410565v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553091" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410562v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Stilla" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554895" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352611v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599730" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910426v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeiger" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553223" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685756v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555097" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165644v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324232" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410563v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553244" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881893v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322512v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323870" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322946v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323773" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881880v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10367" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322937v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323335" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648088v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631897v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631884v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085273v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105158" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322492v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324217" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322931v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324358" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631856v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105210" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881898v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881876v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966729v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899078" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395408v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609194v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sell&#233;" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808998" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395394v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631815v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975155v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017477" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608844v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608063v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519479" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607412v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608060v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518609" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608062v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518621" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607894v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darwich" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606856v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519152" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607408v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517953" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607606v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Soffianian" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735726v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127903" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606117v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605298v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606190v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Darvishsefat" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606165v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agrawal" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606166v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606153v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christiaens" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquette" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607314v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127914" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605232v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouaoui" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605297v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606549v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605233v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606118v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605231v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127912" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606164v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borderies" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603649v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511394v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730467" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605472v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chabaane" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606128v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603645v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603644v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603647v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dusseaux" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afifi" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345002v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Montes-Hugo" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vuorenkoski" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Dalgleish" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604474v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604680v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulogne" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604473v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Merheb" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hdeid" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604497v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355272v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Sahnoun" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duss&#233;aux" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Afifi" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523150" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605475v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604500v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603646v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247262v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326190" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601338v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oswald" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601337v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244653v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601358v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601159v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496750v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Montes-Hugo" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumeier" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601335v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601340v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601339v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ferreira" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gong" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601912v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244987v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326728" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599625v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525819v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946526" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599520v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Montes Hugo" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdaoui" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600248v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525813v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946525" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599523v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diedda" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599854v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599872v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947165" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599521v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilliot" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523133v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947033" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600305v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600304v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601199v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834640" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600303v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600379v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599522v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598767v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598768v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598490v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313559v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costeraste" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondin" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debise" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723793" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122490v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaudour" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598540v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599406v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599004v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652726v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598491v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597060v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597185v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597426v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loumagne" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597077v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Dechambre" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597478v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597062v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726032v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597186v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597477v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597402v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597083v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753890v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352295" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594723v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rabaute" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinel" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617520v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594724v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roubache" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rabauthe" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595959v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617522v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mingam" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fjortoft" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595960v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595520v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754680v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamidi" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594028v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593947v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593301v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talal" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593930v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593946v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukheir" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593937v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593965v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473243v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youssef" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756101v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593955v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593963v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593943v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565832v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzales Sosa" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastachi Loza" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593934v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593962v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. May" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Froger" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593964v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buscail" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591060v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151315v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405815v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924166v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Hajj" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151314v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151150v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151157v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hola" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151499v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151113v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912553v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. August" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462247" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881623v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreuillet" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coz" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672286v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS57310.2024.10537398" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833172v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stradiotti" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10639017" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672285v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;nez" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS57310.2024.10537399" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846974v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3698" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602283v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougenot" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556297v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duplessis" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230906v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103290v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628370v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemarquand" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922977v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922972v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922968v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922961v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607920v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607940v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607938v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607939v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607937v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607918v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607917v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607919v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605300v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605492v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606604v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605493v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605494v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605491v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604666v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604661v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01229-1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604662v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604665v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604664v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604663v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596133v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nolin" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sandholt" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836534v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834796v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595973v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbrosses" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595976v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595974v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070318v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842104v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duthil" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strang" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norman" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondlot" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607941v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch5" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607031v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606922v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch2" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607935v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch9" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607029v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch5" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607931v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch2" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607087v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607932v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607934v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch4" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419387v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-iii" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604660v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376952v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/land-surface-remote-sensing-in-urban-and-coastal-areas/978-1-78548-160-4" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50005-4" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605516v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonneau" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305648v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598609v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Al Kafri" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602584v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194947" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601369v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harfouche" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupet" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601885v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599386v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599385v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2026.100410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05548651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Ethaib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mishbak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad N Fares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal S Makki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology13030087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ettalbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Nghi-Truyen Huynh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133300" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixuan Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhuo Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Bai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2025.2555412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manizheh Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Alcarde Alvares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1588387" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Fraga Dantas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1483295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.10.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3513641" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Pandey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1613748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Gao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1572114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1484900" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101213" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030549" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04646359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Paolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113945" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ferraco Scolforo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2354072" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16203838" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234548" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Truchis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103711" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2024.2357878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1466695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2024.2351004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04383617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Napoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16010040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113850" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143502" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Capliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hadj Salah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15040975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Albergel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1221-2023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3316304" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061522" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04196087v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meurey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174329" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3337989" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3298142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3297077" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2260555" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Teimouri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mokhtarzade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41064-023-00256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rolle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tamea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Claps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153712" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pantaleoni Reluy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102361" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651394v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tronquo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lievens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouchat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14071650" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14132969" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3208744" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682855v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091341" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020580" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112725" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215468" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102312" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556864v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020340" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092079" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2095446" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4632" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696926v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102434" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bousbih" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13071393" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112196" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112652" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bellot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193804" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318149v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112587" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rahdari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99822-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285134v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pahlevanravi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01471-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318146v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ri&#233;di" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163144" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112102" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318147v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3092836" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112136" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610241v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stilla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierdicca" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040743" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071100" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soffianian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1688414" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.105677" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609393v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maleki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reza Soffianian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soltani Koupaei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01165-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-02467539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhawej" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125968" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952478v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pageot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183044" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952474v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182915" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610578v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2960625" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172714" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054216v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244058" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12121976" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613661v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030866" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609708v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131520" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609689v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192228" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2927430" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Motte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.09.010" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386581v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11232769" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609461v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.05.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171931v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.01.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609324v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muddu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091122" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608831v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040802" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609599v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reza Mirsoleimani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Sahebi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19143209" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608303v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010031" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608872v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050475" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668276v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zribi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousbih" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hajj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gao" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-357-2019" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609632v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161934" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702526v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10020131" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Darvishsefat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Namiranian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1405717" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili-Chabaane" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121953" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900533v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072089" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914977v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081245" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899082v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081182" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900567v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segui" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091495" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choker" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paloscia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010038" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735644v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735576v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17091966" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456523v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lequilliec" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raymond" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vanjak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Baghdadi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boulestreau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.02.006" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659742v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zahar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jolivet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adam" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dananch&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lizon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.10.004" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGFL1JM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738111v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112617" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483748v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030213" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737156v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121292" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394292v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601513v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herrmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deidda" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmannc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.036" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKVJ6TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579161v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merheb" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361071v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egido" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16050732" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414537v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2582382" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529350v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110920" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381116v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.07.015" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361062v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angelliaume" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050406" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603511v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.05.017" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQGCP25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249995v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2464698" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141900v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70100747" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243684v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810098" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240839v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verhoest" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lievens" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013626" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496753v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2014.2353661" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244258v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellami" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.05.014" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360662v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asghar Darvishsefat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namiranian" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2478478" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599846v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziade" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016246v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.05.009" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923947v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broche" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.1996.10855183" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122866v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois Fernandez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2342733" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058919v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabdallah" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2393-2014" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924092v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-059" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525812v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hajii Mohamed" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2273563" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943877v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kotti" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amri" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Shabou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012WR013405" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522004v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2261978" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019171v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.11.005" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16HGSNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522009v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouhdaoui" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abady" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2292814" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521989v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdallah" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2279271" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910968v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2220333" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521998v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N Saint-Geours" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2209864" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824259v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ludwig" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2012.2209626" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911016v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Aubert" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2220124" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907867v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2279893" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966798v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briant" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2269733" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00679652v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kotti" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Issa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2168379" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725969v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1607-2012" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786056v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2185934" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704953v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2173155" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736576v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pastol" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2180506" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596542v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moinet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todoroff" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599265v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemarquand" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596132v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.002" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690312v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/904561" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550013v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abou Chayya" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01026279v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saba" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599263v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610514v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chahbi" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-345-2011" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623114v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaugendre" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3061266" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602355v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douaoui" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.021" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924185v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saba" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2158982" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596505v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2158184" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924004v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillou" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600750019994" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912520v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauthier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Neeson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311601750038857" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538052v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ludwig" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Soddu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Duttmann" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benabdallah" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912539v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fortin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311699212344" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924098v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherboudj" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahebi" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160310001654392" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592278v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutard" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamaille" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.09.014" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5MV8WQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546385v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101008899" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595693v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soddu" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duttmann" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924059v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remond" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110110974" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518085v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Paris Anguela" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2028019" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477672v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan-Quemener" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2038710" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456174v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Wilson" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villeneuve" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2024225" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592043v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.04.005" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRW7JG5R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169202v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160801894865" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454477v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Morvan" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641689v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carnec" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03743.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-SZXHVZMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666327v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6609" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GTG3H48-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924215v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8117125" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335373v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.08.004" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7PSZNTG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665883v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8010256" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090051v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500239032" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924189v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franchisteguy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s7102458" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924190v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenotre" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dewez" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paganini" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601075517" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924191v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0477.1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912558v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavelier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Chiles" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgine" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Toutin" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160410001709020" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924162v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holah" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500212278" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149436v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.873742" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924176v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146190v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600658123" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020372v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.10.015" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RMXL5Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556716v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m07-001" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924164v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Frei" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.10.005" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4X7VSLS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146202v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924163v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Paillou" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146197v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924145v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fafin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.11.014" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL8V3CW2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924156v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerdan" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.007" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBDK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924102v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lasserre" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382075v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405722v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasne" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.003" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C14VMHGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00614828v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.006" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCZFDXCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924155v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Holah" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fafin" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.04.005" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW2RSFK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145823v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145827v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924115v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrel" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924130v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-005-2983-3" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJBHGKF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924120v2" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniels" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m04-049" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924118v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145559v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924125v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.379-401" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35B7848E2F3100D0581EF3BEDE8645D7A84C15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924079v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912554v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August-Bernex" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.813275" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924089v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912549v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaultier" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m02-066" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924047v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924071v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnifait" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1026729" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683625v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110107671" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924026v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924031v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parent" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912546v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas August-Bernex" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927447" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00749780v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923965v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gauthier" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.823925" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958488v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912543v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Livingstone" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.729371" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912544v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(96)00180-0" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQNFK56-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923918v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923937v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260506v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierion" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654485v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982514v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745930v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Urbina Salazar" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biney" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220921v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina Salazar" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8836" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609229v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609231v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609808v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanke" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609230v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765432v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo Mwampongo" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607411v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607607v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaffard" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussot" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192480v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598871v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Snoeij" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbo" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabaute" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598872v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Al Kafrid" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598790v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourthi&#233;" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597476v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596971v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598080v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597061v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubac" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596970v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672283v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS57310.2024.10537308" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031344v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641577" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950278v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640425" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979406v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640828" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508449v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186537v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivolta" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orr&#249;" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camporeale" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mujeeb" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iesu&#233;" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641751" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979659v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641920" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979582v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642836" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031351v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642444" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524799v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho Tong Minh" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282132" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795379v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281450" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525180v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282255" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836138v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884653" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836144v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayari" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883957" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836642v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capliez" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Salah" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884094" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836141v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884832" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837968v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883973" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836668v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883394" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731251v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2147" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836143v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883756" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731244v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3937" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836135v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884140" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881903v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Selle" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biagiotti" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339618v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410557v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554962" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410565v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553091" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410562v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Stilla" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554895" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352611v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599730" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910426v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeiger" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553223" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685756v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555097" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410563v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553244" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165644v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324232" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322512v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323870" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881893v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322937v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323335" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322946v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323773" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881880v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10367" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631897v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631884v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648088v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085273v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105158" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322492v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324217" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322931v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324358" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631856v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105210" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881898v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881876v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966729v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899078" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395408v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609194v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sell&#233;" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808998" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395394v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631815v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975155v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017477" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608844v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608063v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519479" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607894v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darwich" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607412v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608062v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518621" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608060v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518609" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606856v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519152" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607408v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517953" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607606v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Soffianian" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606117v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605298v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735726v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127903" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606166v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606153v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christiaens" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquette" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606190v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Darvishsefat" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606165v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agrawal" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605297v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605232v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouaoui" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607314v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127914" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606549v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605233v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606118v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605231v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127912" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606164v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borderies" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603647v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dusseaux" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afifi" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603645v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603644v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606128v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603649v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511394v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730467" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605472v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chabaane" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604474v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345002v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Montes-Hugo" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vuorenkoski" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Dalgleish" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604680v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulogne" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604473v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Merheb" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hdeid" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604497v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355272v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Sahnoun" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duss&#233;aux" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Afifi" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523150" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605475v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603646v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604500v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247262v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326190" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601338v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oswald" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601337v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601358v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244653v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496750v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Montes-Hugo" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumeier" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601159v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601335v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601340v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601912v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601339v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ferreira" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gong" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244987v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326728" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599625v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525819v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946526" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599521v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilliot" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599872v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947165" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599520v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Montes Hugo" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdaoui" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600248v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525813v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946525" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599523v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diedda" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599854v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523133v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947033" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600305v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600304v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601199v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834640" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600303v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600379v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599522v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598767v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598768v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598490v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122490v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaudour" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313559v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costeraste" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondin" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debise" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723793" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599406v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598540v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599004v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652726v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598491v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597426v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loumagne" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597060v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597185v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597077v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Dechambre" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597478v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597062v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726032v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597186v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597477v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597402v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597083v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753890v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Morvan" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352295" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594723v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rabaute" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinel" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617520v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594724v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roubache" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rabauthe" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617522v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mingam" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fjortoft" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595959v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595960v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595520v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754680v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamidi" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594028v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593947v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593301v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talal" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593930v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593937v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593946v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukheir" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593965v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593955v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473243v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youssef" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756101v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593963v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593943v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565832v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzales Sosa" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastachi Loza" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593934v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593962v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. May" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Froger" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593964v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buscail" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591060v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151315v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405815v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924166v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Hajj" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151314v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151150v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151157v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hola" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151499v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151113v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912553v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. August" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462247" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881623v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreuillet" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coz" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672286v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS57310.2024.10537398" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833172v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stradiotti" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10639017" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672285v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;nez" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS57310.2024.10537399" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846974v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3698" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602283v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougenot" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556297v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duplessis" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230906v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103290v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628370v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemarquand" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922972v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922977v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922968v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922961v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607920v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607940v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607938v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607939v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607937v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607919v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607918v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607917v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605300v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606604v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605494v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605493v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605492v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605491v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604666v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604661v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01229-1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604662v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604665v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604664v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604663v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596133v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nolin" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sandholt" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836534v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834796v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595973v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbrosses" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595974v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595976v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070318v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842104v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duthil" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strang" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norman" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondlot" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607031v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606922v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch2" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607941v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch5" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607935v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch9" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607029v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch5" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607931v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch2" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607087v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607932v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607934v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch4" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419387v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-iii" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604660v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376952v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/land-surface-remote-sensing-in-urban-and-coastal-areas/978-1-78548-160-4" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50005-4" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605516v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonneau" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305648v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602584v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194947" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598609v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Al Kafri" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601369v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harfouche" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupet" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601885v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599386v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599385v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>