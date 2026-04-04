--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -532,1223 +532,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A argumentação matemática : Um precursor problemático da demonstração</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddo Ag Almouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méricles Tadeu Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.770-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p770-815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controle, prova e demonstração. Três regimes de validação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddo Ag Almouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méricles Tadeu Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.816 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p816-871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Controle, prova e demonstração. Três regimes de validação</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">devolução de um problema e a construção de uma conjectura, o caso da soma dos ângulos de um triângulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddo Ag Almouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méricles Tadeu Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.816 - 871. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p816-871⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.872 - 950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p872-950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A argumentação matemática : Um precursor problemático da demonstração</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'argumentation pour la classe de mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.75-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">estudo dos processos de prova dos alunos no colégio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddo Ag Almouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méricles Tadeu Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.770-815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p770-815⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.698 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p698-721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">devolução de um problema e a construção de uma conjectura, o caso da soma dos ângulos de um triângulo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepções dos alunos: uma introdução a uma caracterização formal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddo Ag Almouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méricles Tadeu Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.872 - 950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p872-950⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.722 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i1p722-769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l'argumentation pour la classe de mathématique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The instrumental deconstruction as a link between drawing and geometrical figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-018-9862-z]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de la recherche sur les EIAH, enjeux et questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/stice.2018.1767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seymour Papert (1928-2016) Aux sources d’une pensée innovante et engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2/3), pp.383-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cK¢, a model to understand learners' understanding -- Discussing the case of functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El calculo y su ensenanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IX (Jul-Dic), pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishing links between conceptions, argumentation and proof through the ck¢-enriched Toulmin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Pedemonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Mathematical Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.104-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmathb.2015.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit x, le centième numéro : une nouvelle impulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 116, pp.75-105</w:t>
-[...698 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2969,221 +2969,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">One-to-one technology-enhanced learning: an opportunity for global research collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tak-Wai Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Roschelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Hsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinshuk Kinshuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sharples</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research and Practice in Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1(1), pp.3-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">10 issues to think about the future of research on TEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Leibniz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190343v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00190632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances of the semantic web for e-learning: expanding learning frontiers.</w:t>
               </w:r>
@@ -3435,247 +3435,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contract and Custom: Two Registers of Didactical Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics Educator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (2), pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contract and custom: two registers of didactical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics Educator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (2), pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactical complexity of computational environments for the learning of mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosamund Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190717v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01286511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes informatiques et environnements d'apprentissage de la démonstration en mathématiques.</w:t>
               </w:r>
@@ -4852,165 +4852,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrôle, preuve et démonstration. Trois régimes de la validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en didactique des mathématiques (ARDM), Nov 2017, Paris, France. pp.423-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'argumentation mathématique, précurseur problématique de la démonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe Colloque CORFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981131v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02333720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complexity of the epistemological genesis of mathematical proof</w:t>
               </w:r>
@@ -5763,50 +5763,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Students Problem Appropriation in an Epidemiology Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of ECGBL 2009 Conference (European Conference on Game-Based Learning), October 12 - 13, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Graz, Austria. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An immersive experience in public health with a full-scale, distributed and persistent simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5854,87 +5962,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of ISAGA 2009- 40th Annual Conference of the International Simulation and Gaming Association Conference, June 29th-July 3rd, 2009, Singapore ISAGA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Singapore. (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants jouent mais à quel jeu jouent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Gonçalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,165 +6057,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence francophone sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998137v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00948779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student's Problem Appropriation in an Epidemiology Game</w:t>
               </w:r>
@@ -6283,51 +6283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1 : 1 scenarios: Envisioning the context for WMTE in 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Roschelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,178 +7088,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TéléCabri, un environnement pour le préceptorat à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Enseignement et formation à distance, multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Sophia Antipolis, France. pp.43-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explication et préceptorat, à propos d'une étude de cas dans TéléCabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explication et EIAO, actes de la journée du 26 janvier 1996 (PRC-IA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Paris, France. pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00190275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ITS Design: The Case of Shiva-géographe</w:t>
               </w:r>
@@ -7327,51 +7327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du rôle de l'enseignant dans une situation de préceptorat à distance : TéléCabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7623,165 +7623,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence and Mathematics Education: Expectations and Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Biennal of the Australian Association of Mathematics Teachers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Perth, Australia. pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transposition informatique, un nouveau problème pour la didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Vingt ans de didactique des mathÃ©matiques en France", 15-17 juin 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Paris, France. pp.364-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190646v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00190342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la didactique et de l'épistémologie aux recherches en EIAO</w:t>
               </w:r>
@@ -9294,268 +9294,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technology-Enhanced Learing: From Thesaurus and Dictionary to Ontology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jovanović J., Chiong R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological and Social Environments for Interactive Learning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Informing Science, pp.1-33, 2014, ISBN 978-1-932886-73-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic recommender system for learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, F., Wild, F., Sutherland, R., Zirn, L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Challenges in Technology Enhanced Learning. Outcomes of the 3rd Alpine Rendez-Vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.27-29, 2014, Springer Briefs in Education, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-01667-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technology-supported representation-fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, F., Wild, F., Sutherland, R., Zirn, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Challenges in Technology Enhanced Learning. Outcomes of the 3rd Alpine Rendez-Vous (pp.6-8). Springer Briefs in Education.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.6-8, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059496v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-02059475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cK¢, un modèle pour relier connaissance et preuve en didactique des mathématiques</w:t>
               </w:r>
@@ -12043,51 +12043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05F74BA5"/>
+    <w:nsid w:val="7AFCA474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12274,51 +12274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-balacheff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026701723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482566v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13144" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028314v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ricles Tadeu Moretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p816-871" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p770-815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p872-950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p698-721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p722-769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2018.1767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2015.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPRPT5Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2014.2316161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00986096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Peled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0310-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cbmath/016/08" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-Wai Chan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roschelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Hsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinshuk Kinshuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naeve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lytras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nejdl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamund Sutherland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03338840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benzaken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Arsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00302312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-08KKV5FQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balacheff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287183_0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00805362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bienkowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00003043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Webber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861184v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balacheff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Figue-Henric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652045v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Ludvigsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard Lazonder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Barnes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mariotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kunztmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/utwente/docs/graduating_around_the_globe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030284824" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059550v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearsonenespanol.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059390v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01667-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00998014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0576-5_9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Eric J. Knuth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herbst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Kaput" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Scodigor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boul&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001510v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018697v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-balacheff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026701723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482566v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13144" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028314v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ricles Tadeu Moretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p770-815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p816-871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p872-950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p698-721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p722-769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2018.1767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2015.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPRPT5Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2014.2316161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00986096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Peled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0310-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cbmath/016/08" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-Wai Chan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roschelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Hsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinshuk Kinshuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naeve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lytras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nejdl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamund Sutherland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03338840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benzaken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Arsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00302312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-08KKV5FQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balacheff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287183_0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00805362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bienkowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00003043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Webber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861184v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balacheff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Figue-Henric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652045v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Ludvigsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard Lazonder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Barnes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mariotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kunztmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/utwente/docs/graduating_around_the_globe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030284824" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059550v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearsonenespanol.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059390v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01667-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00998014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0576-5_9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Eric J. Knuth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herbst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Kaput" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Scodigor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boul&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001510v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018697v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>