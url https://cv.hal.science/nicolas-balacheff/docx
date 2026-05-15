--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -1268,196 +1268,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots de la recherche sur les EIAH, enjeux et questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/stice.2018.1767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The instrumental deconstruction as a link between drawing and geometrical figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-018-9862-z]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10649-018-9862-z]⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01950391v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02059515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seymour Papert (1928-2016) Aux sources d’une pensée innovante et engagée</w:t>
               </w:r>
@@ -2559,355 +2559,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle est l'influence du contexte sur les raisonnements des étudiants sur la mesure en physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.43-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeLearn, une archive ouverte multilingue dans le domaine des technologies pour l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Zeiliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMETIST : Appropriation, Mutialisation, Expérimentations des Technologies de l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.n.a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the researcher's epistemology in mathematics education: an essay on the case of proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.501-512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of the researcher’s epistemology in mathematics education: an essay on the case of proof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM International Journal on Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.501-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675739v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-00961966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conhecimento, a pedra angular do design de TEL.</w:t>
               </w:r>
@@ -3094,217 +3094,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advances of the semantic web for e-learning: expanding learning frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lytras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (3), pp.321-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">10 issues to think about the future of research on TEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Leibniz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190343v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-00961972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuadro, registro y concepcion. Notas sobre las relaciones entre tres conceptos claves en didactica</w:t>
               </w:r>
@@ -5668,50 +5668,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Students Problem Appropriation in an Epidemiology Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of ECGBL 2009 Conference (European Conference on Game-Based Learning), October 12 - 13, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Graz, Austria. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An immersive experience in public health with a full-scale, distributed and persistent simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of ISAGA 2009- 40th Annual Conference of the International Simulation and Gaming Association Conference, June 29th-July 3rd, 2009, Singapore ISAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Singapore. (2 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants jouent mais à quel jeu jouent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Gonçalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Conférence francophone sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Student's Problem Appropriation in an Epidemiology Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European conference on Game based learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Graz, Austria. pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étudiants jouent mais à quel jeu jouent-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5733,489 +6165,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du workshop Jeux Sérieux de la conférence EIAH 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948840v1</w:t>
-              </w:r>
-[...430 lines deleted...]
-                <w:t xml:space="preserve">hal-00998135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning aware environment: a Laboratorium of epidemiological studies</w:t>
               </w:r>
@@ -7239,342 +7239,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du rôle de l'enseignant dans une situation de préceptorat à distance : TéléCabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème école d'Eté de Didactique des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Sainte-Sauves d Auvergne, France. pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception, connaissance et concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe DidaTech, IMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Grenoble, France. pp.219-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ITS Design: The Case of Shiva-géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiel Figue-Henric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligent Learning Environments in Geography. (NATO ASI Series) NATO ASI Intelligent Learning Environments in Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Montpellier, France. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of ITS Design: The Case of Shiva-géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiel Figue-Henric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO ASI Intelligent Learning Environments in Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Montpellier, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190415v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-00962027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique computationnelle,évocation d'un projet de recherche</w:t>
               </w:r>
@@ -8035,671 +8035,746 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematical Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978-3-032-26311-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'informatique à l'interface de l'activité humaine et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balacheff, Nicolas and Garbay, Catherine. Hermès, 29, pp.258, 2010, Technique et Science Informatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Enhanced Learning. Principles and products. Berlin: Springer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Ludvigsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ard Lazonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, Sten and De Jong, Ton and Lazonder, Ard and Barnes, Sally. Springer Verlag, pp.n.a., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-00948847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology-Enhanced Learning. Principles and products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Ludvigsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ton de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ard Lazonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Barnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, Sten and De Jong, Ton and Lazonder, Ard and Barnes, Sally. Springer Verlag, pp.n.a., 2009</w:t>
+              <w:t xml:space="preserve">Springer, pp.324, 2009, 978-1-4020-9827-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactical and epistemological perspectives on mathematical proof.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.324, 2009, 978-1-4020-9827-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariotti, M.A. and Balacheff, Nicolas. Springer Verlag, pp.n.a., 2008, ZDM Mathematics Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">M.A. Mariotti</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mariotti, M.A. and Balacheff, Nicolas. Springer Verlag, pp.n.a., 2008, ZDM Mathematics Education</w:t>
+              <w:t xml:space="preserve">CNRS ACI Ecole et Sciences Cognitives ; Direction de la Technologie, MENRJ ; CNRS, RTP 39, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Thibault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">edutice-00000318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procesos de prueba en los alumnos de matemáticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS ACI Ecole et Sciences Cognitives ; Direction de la Technologie, MENRJ ; CNRS, RTP 39, 2003</w:t>
+              <w:t xml:space="preserve">una empressa docente, pp.200, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procesos de prueba en los alumnos de matemáticas</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation mathématique des instituteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">una empressa docente, pp.200, 2000</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kunztmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEDIC, 1981, 2-7124-0162-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8709,1015 +8784,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for the Learning of Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe R. Richard; M. Pilar Vélez; Steven Van Vaerenbergh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics Education in the Age of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.v-x, 2022, Mathematics Education in the Digital Era, 978-3-030-86908-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graduating around the globe: France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ton de Jong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduating around the globe: Protocols, principles, and traditions for PhD graduations - examples from the learning sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twente University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twente University</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04028390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Technology and Learning in Mathematics: Common Issues and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanna, Gila; Reid, David; de Villiers, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proof Technology in Mathematics Research and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-365, 2019, 978-3-030-28483-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02333646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cK¢, un modelo para comprender el entendimiento del estudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos Armando Cuevas; Magally Martinez; René Gaudalupe Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendencias actuales de la enseñanza de la ciencias y la matemáticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearson Educación de México</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-52, 2018, Tendencias actuales en enseñanza de las ciencias, una perspectiva para investigadores y docentes, 978-607-32-4865-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grand Challenge of Diversity—A Comment from a Researcher Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eberle J., Lund K., Tchounikine P., Fischer F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Challenge Problems in Technology-Enhanced Learning II: MOOCs and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.71-75, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12562-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agile and productive networking of TEL SMLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirkinck-Holmfeld L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottino Rosa-Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgos D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Dimitrakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eberle J., Lund K., Tchounikine P., Fischer F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Challenge Problems in Technology-Enhanced Learning II: MOOCs and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.49-53, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12562-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-Enhanced Learing: From Thesaurus and Dictionary to Ontology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jovanović J., Chiong R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological and Social Environments for Interactive Learning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Informing Science, pp.1-33, 2014, ISBN 978-1-932886-73-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiotic recommender system for learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, F., Wild, F., Sutherland, R., Zirn, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Challenges in Technology Enhanced Learning. Outcomes of the 3rd Alpine Rendez-Vous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.27-29, 2014, Springer Briefs in Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-01667-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-supported representation-fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, F., Wild, F., Sutherland, R., Zirn, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Challenges in Technology Enhanced Learning. Outcomes of the 3rd Alpine Rendez-Vous (pp.6-8). Springer Briefs in Education.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.6-8, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cK¢, un modèle pour relier connaissance et preuve en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Baillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mot au concept : Preuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.9-32, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cK¢, un modèle pour relier connaissance et preuve en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Baillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mot au concept. Preuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.9-32, 2011, Le séminaire - Sciences de l'éducation, 978-2-7061-1654-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling students' conceptions: the case of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9737,967 +9812,967 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Hitt, Derek Holton, Patrick W. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Collegiate Mathematics Education VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBMS Conference board of the Mathematical Sciences, pp.207-234, 2010, Issues in Mathematics Education, 978-0-8218-4996-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging knowing and proving in mathematics An essay from a didactical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanna G., Jahnke H. N., Pulte H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explanation and Proof in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.115-135, 2010, 978-1-4419-0575-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-0576-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching and learning proof across the grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hanna, G. and Jahnke, H.N. and Pulte, H.B. </w:t>
+              <w:t xml:space="preserve">Stylianou, D.A. and Blanton, M.L. and E.J., Knuth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n.a.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Proving and knowing in public, Routledge, pp.40-63, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanation and Proof in Mathematics: Philosophical and Educational Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hanna, G. and Jahnke, H.N. and Pulte, H.B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n.a.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Bridging knowing and proving in mathematics. An essay from a didactical perspective., Berlin: Springer, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving and Knowing in Public: What Counts as Proof in a Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria L. Blanton; Despina A. Stylianou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and learning proofs across the Grades. A K-16 perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.40-70, 2009, Studies in Mathematical Thinking and Learning Series, 978-0-415-98984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les EIAH à la lumière de la didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Grandbastien; Jean-Marc Labat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.47-68, 2006, 2-7462-1171-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganascia, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.126-130, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.47-68, 2006, Collection IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-based learning environment in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Kaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan Bischop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Handbook of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic publisher, pp.469-501, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Educational Technologies : Knowledge Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tom Liao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Educational Technology : research issues and future potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.1-20, 1993, NATO ASI series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of refutations: aspects of the complexity of a constructivist approach to mathematics learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernst von Glasersfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radical Constructivism in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.89-110, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limits of social interaction: The case of mathematical proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan J. Bishop; Stieg Mellin-Olsen; Joop Dormolen van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mathematical Knowledge: Its Growth Through Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Kluwer Academic Publishers, pp.175-192, 1991, Mathematics education library</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10707,332 +10782,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleidoscope Impact and lessons learned. A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Ludvigsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferring Kaleidoscope members' activities research into economic outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Scodigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Boulé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+                <w:t xml:space="preserve">hal-00592672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghera Assessment Project, designing an hybrid and emergent educational society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Maracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baghera Assessment Project, designing an hybrid and emergent educational society</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Students conceptions: an introduction to a formal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students conceptions: an introduction to a formal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11041,250 +11191,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Students conceptions: an introduction to a formal characterization</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001510v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique computationnelle, évocation d'un projet de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Didactique computationnelle, évocation d'un projet de recherche.</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution d'un problème et construction d'une conjecture. Le cas de &amp;quot;La somme des angles d'un triangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1994</w:t>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11294,209 +11369,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gobeill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bisson</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">hal-00086836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge, the keystone of TEL design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11506,265 +11581,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Buccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chapuis</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">hal-00773168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ouabdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11774,100 +11849,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graphes de démonstration : outil pour l'étude des démonstrations naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG; Université Joseph-Fourier - Grenoble I, 1978. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00287846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11877,105 +11952,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des processus de preuve en mathématique chez des élèves de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG; Université Joseph-Fourier - Grenoble I, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00326426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12043,51 +12118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AFCA474"/>
+    <w:nsid w:val="FAB8A3E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12274,51 +12349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-balacheff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026701723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482566v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13144" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028314v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ricles Tadeu Moretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p770-815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p816-871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p872-950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p698-721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p722-769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2018.1767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2015.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPRPT5Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2014.2316161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00986096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Peled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0310-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cbmath/016/08" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-Wai Chan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roschelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Hsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinshuk Kinshuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naeve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lytras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nejdl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamund Sutherland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03338840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benzaken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Arsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00302312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-08KKV5FQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balacheff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287183_0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00805362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bienkowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00003043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Webber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861184v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balacheff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Figue-Henric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652045v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Ludvigsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard Lazonder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Barnes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mariotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kunztmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/utwente/docs/graduating_around_the_globe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030284824" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059550v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearsonenespanol.com" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059390v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01667-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00998014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0576-5_9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Eric J. Knuth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herbst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Kaput" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Scodigor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boul&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001510v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018697v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-balacheff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-3482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026701723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482566v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13144" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028314v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ricles Tadeu Moretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p770-815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p816-871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p872-950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p698-721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i1p722-769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2018.1767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2015.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPRPT5Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2014.2316161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00986096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Peled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0310-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.281-308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BR9Z228X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cbmath/016/08" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-Wai Chan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roschelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Hsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinshuk Kinshuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharples" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naeve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lytras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nejdl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamund Sutherland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03338840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benzaken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Arsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00302312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-08KKV5FQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balacheff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287183_0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00805362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bienkowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00003043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Webber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861184v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balacheff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Figue-Henric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652045v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622784v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783032263117" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Ludvigsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard Lazonder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Barnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962088v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kunztmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/utwente/docs/graduating_around_the_globe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030284824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearsonenespanol.com" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01667-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00998014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0576-5_9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herbst" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998146v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Herbst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Eric J. Knuth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775249v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Kaput" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Scodigor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boul&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190425v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001510v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018697v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287846v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>