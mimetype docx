--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BALLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2179-1043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057712409</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité, je m'intéresse à la manière dont le traitement numérique des langues modifie l'analyse linguistique de l'anglais. Je conduis une réflexion épistémologique sur la manière dont les logiciels ou les LLM infléchissent l'analyse linguistique, notamment de l'anglais, dans les données orales et écrites.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the cross-lingual influence of linguistic complexity in second language writing assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.100951. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asw.2025.100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of syntactic alternations as criterial features of proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Methods in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.100238. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmal.2025.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whisper for L2 speech scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.923 - 934. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-024-10141-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude des mécanismes de transfert cross-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels in learners of English: The use of microsystem criterial features in a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.130-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095834402100029X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for learner English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.72-103. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijlcr.18012.bal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la production de voyelles anglaises par des apprenants francophones, l’acquisition du contraste /ɪ/–/iː/ à la lumière des k-NN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ANGLOPHONIA, 27, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lexical frequencies: using R for text analysis in the digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Tilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.707-733. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-019-09456-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Lexical Progression through Lexical Diversity Metrics in a Corpus of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l’école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Constitution de corpus linguistiques et pérennisation des données 38 (2), pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2016380203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasal compounds and the discourse/lexicology interface: “conglomeration” within the French tradition of English lexicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A Festhsrift for Pavel Stekauer, 12 (3), pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom, un dictum pris en charge par personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Représentations Linguistiques de la Personne, 1 (1), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation argumentale dans la complétive du nom enfact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31-32, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence phonologique en anglais au-delà des questions à l'agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La compétence phonologique, 101 (3), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception à la régulation des exceptions pour la phonologie de l’anglais: d’un système de métarègles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmarks in Linguistic Thought II, The Western Tradition in the Twentieth Century: Joseph John E., Love, Nigel, Taylor, Talbot J.(Eds.), History of Linguistic Thought Series, 2001, Routledge, London, xiii+ 265 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (5), pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques en phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the statistical validity of multi-noun alternation metrics as features of L2-English proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond WER: Probing Whisper’s Sub‐token Decoder Across Diverse Language Resource Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Anne Levow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2025, Suzhou, France. pp.31225-31235, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionability in CALL: linking proficiency prediction models to interpretable indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Foreign language learning and proficiency-rated reading materials: SLA research and AI methods supporting analysis and effective didactics in real-life education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Tübingen, Mar 2025, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels for learners of English with keylogging metrics, an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahood Al Swar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille et les UMR CNRS LIS et LPL, Jun 2025, Marseille, France. https://talnarchives.atala.org/ateliers/2025/DYNTAL/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learner knowledge with Large Language Models fine-tuned with the EFCAMDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCR2024 Learner Corpus Research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu; Learner Corpus Association, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning. Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines - 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; cnrs, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus à l'heure du code ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée d'étude ARDoISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Whisper Predictions for French, English and Persian Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7the International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Oct 2024, Trente, Italy. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Generalisation of an Artificial Learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mc Crae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4CALL2024 : Natural Language Processing for Computer-assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper to Investigate Learner Pronunciations of English: comparing LLM transcriptions with human perception of VOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque d'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES; Université Sorbonne Paris Nord (Pléiade – UR 7338), Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Translation Quality: A Comparative Study of Fine-Tuning and Prompt Engineering in Dialog-Oriented Machine Translation Systems. Insights from the MULTITAN-GML Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami (FL), United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new structural complexity measures as features of proficiency in L2 English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability for NMT (with) users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKE NMT-Viz: Explainability for Neural Machine Translation (NMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University; UGA, Nov 2024, Swansea, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the linguistic features: creating measures – Joint presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-conference workshop to NLP4CALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Acoustic Correlates of Whisper Scoring for L2 Speech Using Forced Alignment with the Italian Component of the ISLE corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning (NLP4CALL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Nakhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper LLM for Automatic Phonetic Diagnosis of L2 Speech: A Case Study with French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Phonetic Scraping of Youtube Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Dislocations or Parentheticals: Investigating the Role of Prosodic Boundaries for Spoken Language Translation from French into English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP2CT Lab, University of Macau; University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China, France. pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustic and prosodic correlates of SO when used as a discourse marker: From corpus-based analysis to more massive data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discourse Markers : Theories &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Paris-Cîté, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Conference on Language, Data and Knowledge - LDK 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interopérabilité des corpus pour la modélisation des dynamiques d'acquisition de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : « Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus - Atelier de Recherche sur la Parole; UFR EILA - Etudes Interculturelles de Langues Appliquées, Faculté Sociétés et Humanités d’Université Paris Cité, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning : Transmettre aux enseignants les profils linguistiques de leurs apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GERAS @ 62e Congrès annuel de la SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; SAES La Sorbonne Nouvelle; GERAS (Groupe d'Etude et de Recherche en Anglais de Spécialité), Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a New Grammatico-functional Type of Measure as Part of a Language Learning Expert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th Workshop on Innovative Use of NLP for Building Educational Applications (BEA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.466-476, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.bea-1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning: Interfacing MOODLE with A4LL via LTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep learning for language assessment closing event (DLLA Closing event 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus-Atelier de Recherche sur la Parole; UFR EILA de l’Université Paris Cité, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INTERACTION OF DISCOURSE MARKERS WITH PROSODIC BOUNDARIES IN ESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague (CZ), Czech Republic. pp.1386-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEASYV: a procedure to obtain phonetic data from subtitled videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical profiling with UD annotation (WiP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Profiling second language vocabulary and grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg, Humanisten., Apr 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Neural Machine Translation learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les dislocations de l’oral avec la traduction neuronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TROL: Traduire l'Oralité à l'Ère de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Dec 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackboxNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il former à ce que voit le réseau de neurones pour l'entraînement de la traduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPTAN: A platform for Neural Machine Translation. Training translation models for research and teaching (Pure Neural Server)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROVIZ and SPECTRANS Closing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Cité, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning a Subtle Parsing Distinction Using a Probabilistic Decision Tree: the Case of Postnominal &amp;quot;that&amp;quot; in Noun Complement Clauses vs. Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Tighidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Annual Workshop of the Australasian Language Technology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Language Technology Association, Dec 2022, Adelaide, Australia. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-platform Investigation of Complexity for Russian Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Buzanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinogradova Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“See what I mean, huh?” Evaluating Visual Inspection of F0 Tracking in Nasal Grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.376-380, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahn Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-You Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learnability of the Annotated Input in NMT Replicating (Vanmassenhove and Way, 2018) with OpenNMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.5631-5640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est &amp;quot;mm-hm, oui&amp;quot; ou &amp;quot;mm-hm, non&amp;quot; ? Propositions pour une grammaire des composantes acoustiques des interactions nasalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Research Projects to Language Technology Platforms: A Case Study in Learner Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'analyse des prédictions en traduction automatique neuronale (TAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet interdisciplinaire d'initiation à la recherche par le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 / 6e conférence conjointe Journées d'Études sur la Parole (JEP, 31e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition) Nancy, France, 08-19 juin 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIIDA’s Second Life: Préparer un corpus multilingue oral à des transpositions didactiques futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques, méthodes et Applications Didactiquesen Langues de Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un prototype en ligne pour la prédiction du niveau de compétence en anglais des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768504v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation à l’heure des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHESL-HTL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit metalinguistic discourse of tagsets for English: retagging the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours métalinguistiques 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 13, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Learning Model for the Automatic Assessment of Language Levels Based on Learner Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2019 - 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EATEL, Sep 2019, Delft, Netherlands. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Criterial Features of Learner English and Predicting CEFR Levels in French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Louvain La Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the scope of textual metrics for learner level discrimination and learner analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Poland, Sep 2019, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de feedback visuel des productions écrites d'apprenants francophones de l'anglais sous Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Paris Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Analysis of Spoken Linguistic Signalling: A Pipeline for the Alignment of Audio, Text, and Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2019, Utrecht (Netherlands), Netherlands. https://doi.org/10.34894/VDEFPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Franco-Irish project for the automatic identification of criterial features in learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain la Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFRL levels in learner English on the basis of metrics and full texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference paper presented at Conférence sur l'Apprentissage Automatique (CAp) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Keylogs as Time-Stamped Graphemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphemics in the 21st Century 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannis Haralambous, Jun 2018, Brest, France. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2018-graf-ball⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la aplicabilidad de la ley de Zipf y de la ley de Heaps en los corpus de aprendientes de inglés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IX International Conference on Corpus Linguistics (CILC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-based strategies for DH in English Linguistics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching NLP for Digital Humanities (Teach4DH) co-located with GSCL 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating lexical input processing through vocabulary growth curves: a case study of Spanish learners of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDRI-SLAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univesité de Paris 8 - Université Américaine de Paris, May 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of L2 speech in a repetition task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of the Brown corpus: from Kucera & Francis 1967 to advanced LNRE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHOLS XXIV The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHOLS, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based evaluation of readability metrics as indices of syntactic complexity in EFL learners' written productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th LEARNER CORPUS RESEARCH CONFERENCE (LCR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bolzano Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational PEriods (IPE) and Formulaic Language: A Genre-based Analysis of a French Speech Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2017 - Computational and Corpus-based Phraseology: Recent Advances and Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom. pp.113-121, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-2-9701095-2-5_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’apprenants francophones de l’anglais sur la base des métriques de complexité lexicale et syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora : A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accommodation en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing syllable variability in a French learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand Maelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.732-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie français/anglais : quelques méthodologies d’analyses et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du Français Contemporain (IPFC 2015) : Evaluation de la parole non native et corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner phonetic variability and the lexicon: A pilot study for two phonemic contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Cuijk / Nijmegen, Netherlands. pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllables and syllable boundaries in Thomas Sheridan's English pronouncing dictionary of 1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi "G. d'Annunzio" Chieti - Pescara, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based investigation of syllable variation in English dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-Third Manchester Phonol o gy Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing L2 phonemic acquisition: a normalisation-independent method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, University of Edinburgh, Aug 2015, Glasgow, United Kingdom. pp.805-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CV effect: French enchaînement and liaison among French learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2015 - Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV-patterned transfers among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining learner pronunciation models with the k-nn algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHS, Pre-conference workshop on phonetic learner corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts” in the NECTE corpus, Meaningful interactional sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l'école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Histoire et d’Épistémologie des Sciences du Langage (SHESL-HTL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la coupe syllabique en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Autour de l’énonciation, de la lexicologie, de la morphophonologie et de la contrastivité :  Langues, discours, textes et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interlanguage stages of two vowel phonemic distinctions among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2014 : Modèles et modélisations en sciences du langage, de l'homme et de la société, Perspectives historiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-based prosodic modelling of French English Interlanguage: an investigation of the ANGLISH corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Historical Lexicography and Lexicology (ICHLL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of that in noun complement and relative clauses in learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on learner corpus research (LCR2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabifying English spoken corpora with algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC2013 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Franchir le mur des sons la phonétique dans l’enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILE EA 3874, Axe DiLeM (Didactique des Langues et Multimédia), Université Rennes 1, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllable boundaries in Thomas Sheridan's General Dictionary of the English Language (1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving complement taking nouns in English corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Meurers, Oct 2012, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Syllabication” in English according to John Walker’s dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Parole » 4: « Walker and the English of his Time (18th c - 19th c) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm and syllables in varieties of English : a reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2012 : The Phonology of Contemporary English. Variation and change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toulouse II-Le Mirail, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de phonostylistique de David Cameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches prosodiques. Du signal à la modélisation linguistique. Colloque en l'honneur de Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Avanzi, Elisabeth Delais-Roussarie, Hiyon Yoo, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal nouns as heads of noun complement clauses in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les noms déverbaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une grammaire probabiliste de microsystèmes fonctionnels en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RéAL2: Grammaire(s) et acquisition des L2: Approches, trajectoires, interfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackBoxNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating learners' progression in French as a Foreign Language: vocabulary growth and lexical diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Student Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción al uso del paquete {koRpus} de R para el tratamiento de la complejidad léxica y la legibilidad en corpus lingüísticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica C Trujillo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDH2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Málaga, España. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Paratone Prosodic Features with the EIIDA corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-454, 2022, Proc. Speech Prosody 2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on English Word Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399519939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Díaz-Negrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 pp., 2013, Studies in Corpus Linguistics Series, 9789027270955. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2010, Les Représentations Linguistiques de la Personne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ERIAC, 978-2877754484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry James. Michel Houdiard, 96 pp., 2000, 2-912673-07-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some metalinguistic assumptions behind tagsets for English: Evidence from THAT in different versions of the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne; Christiane Rocq-Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et modélisation en linguistique / Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.27-81, 2022, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Paratone Detection in a Prosodically Annotated EAP Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proc. Interspeech 2021, ISCA, pp.2616-2620, 2021, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R, pour un écosystème du traitement des données ? L’exemple de la linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Caron; Rodolphe Defiolle; Marie-Hélène Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu des métadonnées dans les corpus textuels. Un défi pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2019, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phraseology of spoken French: initial salience, prominence and lexicogrammatical recurrence in a prosodic-syntactic treebank Rhapsodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenica Fioredistella Iezzi, Livia Celardo, Michelangelo Misuraca, UniversItalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT’ 18. PROCEEDINGS OF THE 14TH INTERNATIONAL CONFERENCE ON STATISTICAL ANALYSIS OF TEXTUAL DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. I, , pp.822-830, 2018, 978-88-3293-137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blanckaert, Jacqueline Léon, Didier Samain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-417, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations in the Transcription Systems of Eighteenth-Century Pronouncing Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Victoria Domínguez Rodríguez; Alicia Rodríguez Álvarez; Gregorio Rodríguez Herrera; Trujillo González Verónica C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words across History: Advances in Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-84-9042-256-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech annotation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Granger S., F. Meunier &amp; G. Gilquin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-134, 2015, The Cambridge Handbook of Learner Corpus Research, 9781107041196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated classification of unexpected uses of this and that in a learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieven Vandelanotte; Kristin Davidse; Caroline Gentens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Corpus Linguistics: Developing and Exploiting Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Brill, pp.309-324, 2014, Rodopi Language and Linguistics Special E-Book, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789401211130_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing corpus interoperability for phonetic investigation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Díaz-Negrillo; Nicolas Ballier; Paul Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpus Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-64, 2013, 9789027203663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)linguistique de la mauvaise langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cabaret; N. Vienne-Guerrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvaises langues !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.47-59, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la langue dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Villard; Nicolas Ballier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782877757522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit “adverbial”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agnès Celle; Stéphane Gresset; Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2007, Sciences pour la communication 82, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit &amp;quot;adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celle, Agnès; Gresset, Stéphane; Huart, Ruth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom dans le discours des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coordination et la subordination dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2007, 978-2-296-03282-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELVA.sp: A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des seuils de constituance de la phraséologie prosodique dans le corpus RHAPSODIE. Colloque international Phraséologie française, Université d'Artois, Arras, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus écrits, corpus oraux; hétérogénéité des données et convergence des problèmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbst et al. 2004 A Valency Dictionary of English: a corpus-based analysis of the complementation patterns of English verbs, nouns and adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations en DO et le statut de verbe léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new paradigmatic complexity measures as criterial features for proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques posés par les logiciels de visualisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-learning analytics system&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opidor. 2025, https://dmp.opidor.fr/plans/13498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles françaises de linguistique anglaise (1967-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X- Nanterre, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis métalinguistiques et ontologie des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BALLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2179-1043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057712409</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité, je m'intéresse à la manière dont le traitement numérique des langues modifie l'analyse linguistique de l'anglais. Je conduis une réflexion épistémologique sur la manière dont les logiciels ou les LLM infléchissent l'analyse linguistique, notamment de l'anglais, dans les données orales et écrites.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of syntactic alternations as criterial features of proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Methods in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.100238. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmal.2025.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the cross-lingual influence of linguistic complexity in second language writing assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.100951. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asw.2025.100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whisper for L2 speech scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.923 - 934. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-024-10141-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude des mécanismes de transfert cross-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels in learners of English: The use of microsystem criterial features in a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.130-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095834402100029X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for learner English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.72-103. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijlcr.18012.bal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lexical frequencies: using R for text analysis in the digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Tilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.707-733. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-019-09456-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la production de voyelles anglaises par des apprenants francophones, l’acquisition du contraste /ɪ/–/iː/ à la lumière des k-NN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ANGLOPHONIA, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Lexical Progression through Lexical Diversity Metrics in a Corpus of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l’école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Constitution de corpus linguistiques et pérennisation des données 38 (2), pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2016380203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasal compounds and the discourse/lexicology interface: “conglomeration” within the French tradition of English lexicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A Festhsrift for Pavel Stekauer, 12 (3), pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom, un dictum pris en charge par personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Représentations Linguistiques de la Personne, 1 (1), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation argumentale dans la complétive du nom enfact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31-32, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence phonologique en anglais au-delà des questions à l'agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La compétence phonologique, 101 (3), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception à la régulation des exceptions pour la phonologie de l’anglais: d’un système de métarègles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmarks in Linguistic Thought II, The Western Tradition in the Twentieth Century: Joseph John E., Love, Nigel, Taylor, Talbot J.(Eds.), History of Linguistic Thought Series, 2001, Routledge, London, xiii+ 265 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (5), pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques en phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels for learners of English with keylogging metrics, an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahood Al Swar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille et les UMR CNRS LIS et LPL, Jun 2025, Marseille, France. https://talnarchives.atala.org/ateliers/2025/DYNTAL/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the statistical validity of multi-noun alternation metrics as features of L2-English proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser les profils linguistiques des écrits d’étudiants en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire et explorer les niveaux CECR dans les écrits d’étudiants en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLES 25 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Nationale CLES MESR, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond WER: Probing Whisper’s Sub‐token Decoder Across Diverse Language Resource Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Anne Levow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2025, Suzhou, France. pp.31225-31235, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionability in CALL: linking proficiency prediction models to interpretable indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Foreign language learning and proficiency-rated reading materials: SLA research and AI methods supporting analysis and effective didactics in real-life education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Tübingen, Mar 2025, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Acoustic Correlates of Whisper Scoring for L2 Speech Using Forced Alignment with the Italian Component of the ISLE corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning (NLP4CALL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learner knowledge with Large Language Models fine-tuned with the EFCAMDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCR2024 Learner Corpus Research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu; Learner Corpus Association, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines - 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; cnrs, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus à l'heure du code ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée d'étude ARDoISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning. Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Whisper Predictions for French, English and Persian Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7the International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Oct 2024, Trente, Italy. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Generalisation of an Artificial Learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mc Crae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4CALL2024 : Natural Language Processing for Computer-assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper to Investigate Learner Pronunciations of English: comparing LLM transcriptions with human perception of VOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque d'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES; Université Sorbonne Paris Nord (Pléiade – UR 7338), Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Translation Quality: A Comparative Study of Fine-Tuning and Prompt Engineering in Dialog-Oriented Machine Translation Systems. Insights from the MULTITAN-GML Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami (FL), United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability for NMT (with) users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKE NMT-Viz: Explainability for Neural Machine Translation (NMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University; UGA, Nov 2024, Swansea, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the linguistic features: creating measures – Joint presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-conference workshop to NLP4CALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new structural complexity measures as features of proficiency in L2 English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INTERACTION OF DISCOURSE MARKERS WITH PROSODIC BOUNDARIES IN ESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague (CZ), Czech Republic. pp.1386-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical profiling with UD annotation (WiP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Profiling second language vocabulary and grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg, Humanisten., Apr 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEASYV: a procedure to obtain phonetic data from subtitled videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Dislocations or Parentheticals: Investigating the Role of Prosodic Boundaries for Spoken Language Translation from French into English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP2CT Lab, University of Macau; University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China, France. pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustic and prosodic correlates of SO when used as a discourse marker: From corpus-based analysis to more massive data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discourse Markers : Theories &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Paris-Cîté, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Nakhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Phonetic Scraping of Youtube Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper LLM for Automatic Phonetic Diagnosis of L2 Speech: A Case Study with French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Conference on Language, Data and Knowledge - LDK 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interopérabilité des corpus pour la modélisation des dynamiques d'acquisition de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : « Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus - Atelier de Recherche sur la Parole; UFR EILA - Etudes Interculturelles de Langues Appliquées, Faculté Sociétés et Humanités d’Université Paris Cité, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning : Transmettre aux enseignants les profils linguistiques de leurs apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GERAS @ 62e Congrès annuel de la SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; SAES La Sorbonne Nouvelle; GERAS (Groupe d'Etude et de Recherche en Anglais de Spécialité), Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a New Grammatico-functional Type of Measure as Part of a Language Learning Expert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th Workshop on Innovative Use of NLP for Building Educational Applications (BEA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.466-476, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.bea-1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning: Interfacing MOODLE with A4LL via LTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep learning for language assessment closing event (DLLA Closing event 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus-Atelier de Recherche sur la Parole; UFR EILA de l’Université Paris Cité, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Neural Machine Translation learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les dislocations de l’oral avec la traduction neuronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TROL: Traduire l'Oralité à l'Ère de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Dec 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackboxNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il former à ce que voit le réseau de neurones pour l'entraînement de la traduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning a Subtle Parsing Distinction Using a Probabilistic Decision Tree: the Case of Postnominal &amp;quot;that&amp;quot; in Noun Complement Clauses vs. Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Tighidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Annual Workshop of the Australasian Language Technology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Language Technology Association, Dec 2022, Adelaide, Australia. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPTAN: A platform for Neural Machine Translation. Training translation models for research and teaching (Pure Neural Server)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROVIZ and SPECTRANS Closing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Cité, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-platform Investigation of Complexity for Russian Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Buzanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinogradova Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahn Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-You Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“See what I mean, huh?” Evaluating Visual Inspection of F0 Tracking in Nasal Grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.376-380, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un prototype en ligne pour la prédiction du niveau de compétence en anglais des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768504v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learnability of the Annotated Input in NMT Replicating (Vanmassenhove and Way, 2018) with OpenNMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.5631-5640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'analyse des prédictions en traduction automatique neuronale (TAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est &amp;quot;mm-hm, oui&amp;quot; ou &amp;quot;mm-hm, non&amp;quot; ? Propositions pour une grammaire des composantes acoustiques des interactions nasalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Research Projects to Language Technology Platforms: A Case Study in Learner Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet interdisciplinaire d'initiation à la recherche par le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 / 6e conférence conjointe Journées d'Études sur la Parole (JEP, 31e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition) Nancy, France, 08-19 juin 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIIDA’s Second Life: Préparer un corpus multilingue oral à des transpositions didactiques futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques, méthodes et Applications Didactiquesen Langues de Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Franco-Irish project for the automatic identification of criterial features in learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain la Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation à l’heure des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHESL-HTL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Learning Model for the Automatic Assessment of Language Levels Based on Learner Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2019 - 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EATEL, Sep 2019, Delft, Netherlands. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit metalinguistic discourse of tagsets for English: retagging the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours métalinguistiques 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 13, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Criterial Features of Learner English and Predicting CEFR Levels in French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Louvain La Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the scope of textual metrics for learner level discrimination and learner analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Poland, Sep 2019, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de feedback visuel des productions écrites d'apprenants francophones de l'anglais sous Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Paris Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Analysis of Spoken Linguistic Signalling: A Pipeline for the Alignment of Audio, Text, and Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2019, Utrecht (Netherlands), Netherlands. https://doi.org/10.34894/VDEFPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Keylogs as Time-Stamped Graphemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphemics in the 21st Century 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannis Haralambous, Jun 2018, Brest, France. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2018-graf-ball⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFRL levels in learner English on the basis of metrics and full texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference paper presented at Conférence sur l'Apprentissage Automatique (CAp) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based evaluation of readability metrics as indices of syntactic complexity in EFL learners' written productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th LEARNER CORPUS RESEARCH CONFERENCE (LCR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bolzano Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational PEriods (IPE) and Formulaic Language: A Genre-based Analysis of a French Speech Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2017 - Computational and Corpus-based Phraseology: Recent Advances and Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom. pp.113-121, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-2-9701095-2-5_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-based strategies for DH in English Linguistics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching NLP for Digital Humanities (Teach4DH) co-located with GSCL 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la aplicabilidad de la ley de Zipf y de la ley de Heaps en los corpus de aprendientes de inglés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IX International Conference on Corpus Linguistics (CILC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating lexical input processing through vocabulary growth curves: a case study of Spanish learners of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDRI-SLAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univesité de Paris 8 - Université Américaine de Paris, May 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of L2 speech in a repetition task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of the Brown corpus: from Kucera & Francis 1967 to advanced LNRE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHOLS XXIV The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHOLS, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’apprenants francophones de l’anglais sur la base des métriques de complexité lexicale et syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora : A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accommodation en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing syllable variability in a French learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand Maelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.732-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner phonetic variability and the lexicon: A pilot study for two phonemic contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Cuijk / Nijmegen, Netherlands. pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllables and syllable boundaries in Thomas Sheridan's English pronouncing dictionary of 1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi "G. d'Annunzio" Chieti - Pescara, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie français/anglais : quelques méthodologies d’analyses et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du Français Contemporain (IPFC 2015) : Evaluation de la parole non native et corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based investigation of syllable variation in English dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-Third Manchester Phonol o gy Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing L2 phonemic acquisition: a normalisation-independent method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, University of Edinburgh, Aug 2015, Glasgow, United Kingdom. pp.805-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CV effect: French enchaînement and liaison among French learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2015 - Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l'école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Histoire et d’Épistémologie des Sciences du Langage (SHESL-HTL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV-patterned transfers among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining learner pronunciation models with the k-nn algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHS, Pre-conference workshop on phonetic learner corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts” in the NECTE corpus, Meaningful interactional sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Historical Lexicography and Lexicology (ICHLL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-based prosodic modelling of French English Interlanguage: an investigation of the ANGLISH corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interlanguage stages of two vowel phonemic distinctions among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la coupe syllabique en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Autour de l’énonciation, de la lexicologie, de la morphophonologie et de la contrastivité :  Langues, discours, textes et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2014 : Modèles et modélisations en sciences du langage, de l'homme et de la société, Perspectives historiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of that in noun complement and relative clauses in learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on learner corpus research (LCR2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Franchir le mur des sons la phonétique dans l’enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILE EA 3874, Axe DiLeM (Didactique des Langues et Multimédia), Université Rennes 1, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabifying English spoken corpora with algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC2013 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllable boundaries in Thomas Sheridan's General Dictionary of the English Language (1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de phonostylistique de David Cameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches prosodiques. Du signal à la modélisation linguistique. Colloque en l'honneur de Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Avanzi, Elisabeth Delais-Roussarie, Hiyon Yoo, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving complement taking nouns in English corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Meurers, Oct 2012, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Syllabication” in English according to John Walker’s dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Parole » 4: « Walker and the English of his Time (18th c - 19th c) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm and syllables in varieties of English : a reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2012 : The Phonology of Contemporary English. Variation and change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toulouse II-Le Mirail, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal nouns as heads of noun complement clauses in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les noms déverbaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une grammaire probabiliste de microsystèmes fonctionnels en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RéAL2: Grammaire(s) et acquisition des L2: Approches, trajectoires, interfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackBoxNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating learners' progression in French as a Foreign Language: vocabulary growth and lexical diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Student Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción al uso del paquete {koRpus} de R para el tratamiento de la complejidad léxica y la legibilidad en corpus lingüísticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica C Trujillo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDH2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Málaga, España. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Paratone Prosodic Features with the EIIDA corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-454, 2022, Proc. Speech Prosody 2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on English Word Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399519939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Díaz-Negrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 pp., 2013, Studies in Corpus Linguistics Series, 9789027270955. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2010, Les Représentations Linguistiques de la Personne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ERIAC, 978-2877754484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry James. Michel Houdiard, 96 pp., 2000, 2-912673-07-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some metalinguistic assumptions behind tagsets for English: Evidence from THAT in different versions of the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne; Christiane Rocq-Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et modélisation en linguistique / Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.27-81, 2022, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Paratone Detection in a Prosodically Annotated EAP Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proc. Interspeech 2021, ISCA, pp.2616-2620, 2021, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R, pour un écosystème du traitement des données ? L’exemple de la linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Caron; Rodolphe Defiolle; Marie-Hélène Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu des métadonnées dans les corpus textuels. Un défi pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2019, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phraseology of spoken French: initial salience, prominence and lexicogrammatical recurrence in a prosodic-syntactic treebank Rhapsodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenica Fioredistella Iezzi, Livia Celardo, Michelangelo Misuraca, UniversItalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT’ 18. PROCEEDINGS OF THE 14TH INTERNATIONAL CONFERENCE ON STATISTICAL ANALYSIS OF TEXTUAL DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. I, , pp.822-830, 2018, 978-88-3293-137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blanckaert, Jacqueline Léon, Didier Samain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-417, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations in the Transcription Systems of Eighteenth-Century Pronouncing Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Victoria Domínguez Rodríguez; Alicia Rodríguez Álvarez; Gregorio Rodríguez Herrera; Trujillo González Verónica C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words across History: Advances in Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-84-9042-256-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech annotation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Granger S., F. Meunier &amp; G. Gilquin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-134, 2015, The Cambridge Handbook of Learner Corpus Research, 9781107041196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated classification of unexpected uses of this and that in a learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieven Vandelanotte; Kristin Davidse; Caroline Gentens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Corpus Linguistics: Developing and Exploiting Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Brill, pp.309-324, 2014, Rodopi Language and Linguistics Special E-Book, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789401211130_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)linguistique de la mauvaise langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cabaret; N. Vienne-Guerrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvaises langues !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.47-59, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing corpus interoperability for phonetic investigation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Díaz-Negrillo; Nicolas Ballier; Paul Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpus Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-64, 2013, 9789027203663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la langue dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Villard; Nicolas Ballier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782877757522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit “adverbial”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agnès Celle; Stéphane Gresset; Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2007, Sciences pour la communication 82, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom dans le discours des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coordination et la subordination dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2007, 978-2-296-03282-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit &amp;quot;adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celle, Agnès; Gresset, Stéphane; Huart, Ruth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELVA.sp: A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des seuils de constituance de la phraséologie prosodique dans le corpus RHAPSODIE. Colloque international Phraséologie française, Université d'Artois, Arras, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus écrits, corpus oraux; hétérogénéité des données et convergence des problèmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbst et al. 2004 A Valency Dictionary of English: a corpus-based analysis of the complementation patterns of English verbs, nouns and adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations en DO et le statut de verbe léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new paradigmatic complexity measures as criterial features for proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques posés par les logiciels de visualisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-learning analytics system&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opidor. 2025, https://dmp.opidor.fr/plans/13498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles françaises de linguistique anglaise (1967-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X- Nanterre, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis métalinguistiques et ontologie des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28EF0C3D"/>
+    <w:nsid w:val="CD5A1041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ballier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2179-1043" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057712409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Geremia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Simpkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100951" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Liss&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100238" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Fullerton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10141-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Stearns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annanda Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100029X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Tilton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09456-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Burin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Anne Levow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wright" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahood Al Swar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Pacquetet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mc Crae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Faug&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bea-1.39" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Tighidet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinogradova Olga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chl&#233;bowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-129" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Merat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798522v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768504v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2018-graf-ball" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954901v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Maelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pouillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Techer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239494v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Beal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239481v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239483v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01274203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239545v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=English Linguistics" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica C Trujillo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-92" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yamada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239058v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Negrillo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thomson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59/main" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.59" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente-Lozano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Villard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/221" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4834" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50914" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/us/academic/subjects/languages-linguistics/applied-linguistics-and-second-language-acquisition/cambridge-handbook-learner-corpus-research" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239062v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59.05bal/details" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100725540&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/13797/5/11249/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23887&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239370v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986995v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233160v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026987v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ballier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2179-1043" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057712409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Simpkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Liss&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100238" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Geremia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100951" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Fullerton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10141-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Stearns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annanda Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100029X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Tilton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09456-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Burin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahood Al Swar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Pacquetet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Liang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Anne Levow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wright" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mc Crae" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Faug&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bea-1.39" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Tighidet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinogradova Olga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chl&#233;bowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768504v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Merat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798522v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2018-graf-ball" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953836v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Maelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pouillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239088v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Beal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239375v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01274203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=English Linguistics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica C Trujillo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-92" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yamada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Negrillo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thomson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59/main" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.59" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente-Lozano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Villard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/221" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-294" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4834" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50914" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/us/academic/subjects/languages-linguistics/applied-linguistics-and-second-language-acquisition/cambridge-handbook-learner-corpus-research" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59.05bal/details" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239547v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100725540&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777622v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23887&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/13797/5/11249/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239788v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986995v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>