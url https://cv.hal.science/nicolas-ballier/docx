--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BALLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2179-1043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057712409</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité, je m'intéresse à la manière dont le traitement numérique des langues modifie l'analyse linguistique de l'anglais. Je conduis une réflexion épistémologique sur la manière dont les logiciels ou les LLM infléchissent l'analyse linguistique, notamment de l'anglais, dans les données orales et écrites.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of syntactic alternations as criterial features of proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Methods in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.100238. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmal.2025.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the cross-lingual influence of linguistic complexity in second language writing assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.100951. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asw.2025.100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whisper for L2 speech scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.923 - 934. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-024-10141-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude des mécanismes de transfert cross-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels in learners of English: The use of microsystem criterial features in a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.130-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095834402100029X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for learner English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.72-103. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijlcr.18012.bal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lexical frequencies: using R for text analysis in the digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Tilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.707-733. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-019-09456-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la production de voyelles anglaises par des apprenants francophones, l’acquisition du contraste /ɪ/–/iː/ à la lumière des k-NN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ANGLOPHONIA, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Lexical Progression through Lexical Diversity Metrics in a Corpus of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l’école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Constitution de corpus linguistiques et pérennisation des données 38 (2), pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2016380203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasal compounds and the discourse/lexicology interface: “conglomeration” within the French tradition of English lexicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A Festhsrift for Pavel Stekauer, 12 (3), pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom, un dictum pris en charge par personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Représentations Linguistiques de la Personne, 1 (1), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation argumentale dans la complétive du nom enfact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31-32, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence phonologique en anglais au-delà des questions à l'agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La compétence phonologique, 101 (3), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception à la régulation des exceptions pour la phonologie de l’anglais: d’un système de métarègles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmarks in Linguistic Thought II, The Western Tradition in the Twentieth Century: Joseph John E., Love, Nigel, Taylor, Talbot J.(Eds.), History of Linguistic Thought Series, 2001, Routledge, London, xiii+ 265 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (5), pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques en phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels for learners of English with keylogging metrics, an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahood Al Swar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille et les UMR CNRS LIS et LPL, Jun 2025, Marseille, France. https://talnarchives.atala.org/ateliers/2025/DYNTAL/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the statistical validity of multi-noun alternation metrics as features of L2-English proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser les profils linguistiques des écrits d’étudiants en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire et explorer les niveaux CECR dans les écrits d’étudiants en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLES 25 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Nationale CLES MESR, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond WER: Probing Whisper’s Sub‐token Decoder Across Diverse Language Resource Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Anne Levow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2025, Suzhou, France. pp.31225-31235, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionability in CALL: linking proficiency prediction models to interpretable indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Foreign language learning and proficiency-rated reading materials: SLA research and AI methods supporting analysis and effective didactics in real-life education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Tübingen, Mar 2025, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Acoustic Correlates of Whisper Scoring for L2 Speech Using Forced Alignment with the Italian Component of the ISLE corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning (NLP4CALL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learner knowledge with Large Language Models fine-tuned with the EFCAMDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCR2024 Learner Corpus Research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu; Learner Corpus Association, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines - 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; cnrs, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus à l'heure du code ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée d'étude ARDoISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning. Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Whisper Predictions for French, English and Persian Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7the International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Oct 2024, Trente, Italy. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Generalisation of an Artificial Learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mc Crae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4CALL2024 : Natural Language Processing for Computer-assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper to Investigate Learner Pronunciations of English: comparing LLM transcriptions with human perception of VOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque d'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES; Université Sorbonne Paris Nord (Pléiade – UR 7338), Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Translation Quality: A Comparative Study of Fine-Tuning and Prompt Engineering in Dialog-Oriented Machine Translation Systems. Insights from the MULTITAN-GML Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami (FL), United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability for NMT (with) users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKE NMT-Viz: Explainability for Neural Machine Translation (NMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University; UGA, Nov 2024, Swansea, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the linguistic features: creating measures – Joint presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-conference workshop to NLP4CALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new structural complexity measures as features of proficiency in L2 English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INTERACTION OF DISCOURSE MARKERS WITH PROSODIC BOUNDARIES IN ESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague (CZ), Czech Republic. pp.1386-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical profiling with UD annotation (WiP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Profiling second language vocabulary and grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg, Humanisten., Apr 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEASYV: a procedure to obtain phonetic data from subtitled videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Dislocations or Parentheticals: Investigating the Role of Prosodic Boundaries for Spoken Language Translation from French into English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP2CT Lab, University of Macau; University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China, France. pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustic and prosodic correlates of SO when used as a discourse marker: From corpus-based analysis to more massive data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discourse Markers : Theories &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Paris-Cîté, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Nakhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Phonetic Scraping of Youtube Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper LLM for Automatic Phonetic Diagnosis of L2 Speech: A Case Study with French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Conference on Language, Data and Knowledge - LDK 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interopérabilité des corpus pour la modélisation des dynamiques d'acquisition de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : « Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus - Atelier de Recherche sur la Parole; UFR EILA - Etudes Interculturelles de Langues Appliquées, Faculté Sociétés et Humanités d’Université Paris Cité, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning : Transmettre aux enseignants les profils linguistiques de leurs apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GERAS @ 62e Congrès annuel de la SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; SAES La Sorbonne Nouvelle; GERAS (Groupe d'Etude et de Recherche en Anglais de Spécialité), Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a New Grammatico-functional Type of Measure as Part of a Language Learning Expert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th Workshop on Innovative Use of NLP for Building Educational Applications (BEA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.466-476, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.bea-1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning: Interfacing MOODLE with A4LL via LTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep learning for language assessment closing event (DLLA Closing event 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus-Atelier de Recherche sur la Parole; UFR EILA de l’Université Paris Cité, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Neural Machine Translation learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les dislocations de l’oral avec la traduction neuronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TROL: Traduire l'Oralité à l'Ère de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Dec 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackboxNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il former à ce que voit le réseau de neurones pour l'entraînement de la traduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning a Subtle Parsing Distinction Using a Probabilistic Decision Tree: the Case of Postnominal &amp;quot;that&amp;quot; in Noun Complement Clauses vs. Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Tighidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Annual Workshop of the Australasian Language Technology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Language Technology Association, Dec 2022, Adelaide, Australia. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPTAN: A platform for Neural Machine Translation. Training translation models for research and teaching (Pure Neural Server)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROVIZ and SPECTRANS Closing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Cité, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-platform Investigation of Complexity for Russian Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Buzanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinogradova Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahn Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-You Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“See what I mean, huh?” Evaluating Visual Inspection of F0 Tracking in Nasal Grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.376-380, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un prototype en ligne pour la prédiction du niveau de compétence en anglais des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768504v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learnability of the Annotated Input in NMT Replicating (Vanmassenhove and Way, 2018) with OpenNMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.5631-5640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'analyse des prédictions en traduction automatique neuronale (TAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est &amp;quot;mm-hm, oui&amp;quot; ou &amp;quot;mm-hm, non&amp;quot; ? Propositions pour une grammaire des composantes acoustiques des interactions nasalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Research Projects to Language Technology Platforms: A Case Study in Learner Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet interdisciplinaire d'initiation à la recherche par le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 / 6e conférence conjointe Journées d'Études sur la Parole (JEP, 31e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition) Nancy, France, 08-19 juin 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIIDA’s Second Life: Préparer un corpus multilingue oral à des transpositions didactiques futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques, méthodes et Applications Didactiquesen Langues de Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Franco-Irish project for the automatic identification of criterial features in learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain la Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation à l’heure des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHESL-HTL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Learning Model for the Automatic Assessment of Language Levels Based on Learner Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2019 - 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EATEL, Sep 2019, Delft, Netherlands. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit metalinguistic discourse of tagsets for English: retagging the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours métalinguistiques 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 13, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Criterial Features of Learner English and Predicting CEFR Levels in French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Louvain La Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the scope of textual metrics for learner level discrimination and learner analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Poland, Sep 2019, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de feedback visuel des productions écrites d'apprenants francophones de l'anglais sous Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Paris Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Analysis of Spoken Linguistic Signalling: A Pipeline for the Alignment of Audio, Text, and Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2019, Utrecht (Netherlands), Netherlands. https://doi.org/10.34894/VDEFPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Keylogs as Time-Stamped Graphemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphemics in the 21st Century 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannis Haralambous, Jun 2018, Brest, France. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2018-graf-ball⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFRL levels in learner English on the basis of metrics and full texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference paper presented at Conférence sur l'Apprentissage Automatique (CAp) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based evaluation of readability metrics as indices of syntactic complexity in EFL learners' written productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th LEARNER CORPUS RESEARCH CONFERENCE (LCR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bolzano Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational PEriods (IPE) and Formulaic Language: A Genre-based Analysis of a French Speech Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2017 - Computational and Corpus-based Phraseology: Recent Advances and Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom. pp.113-121, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-2-9701095-2-5_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-based strategies for DH in English Linguistics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching NLP for Digital Humanities (Teach4DH) co-located with GSCL 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la aplicabilidad de la ley de Zipf y de la ley de Heaps en los corpus de aprendientes de inglés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IX International Conference on Corpus Linguistics (CILC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating lexical input processing through vocabulary growth curves: a case study of Spanish learners of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDRI-SLAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univesité de Paris 8 - Université Américaine de Paris, May 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of L2 speech in a repetition task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of the Brown corpus: from Kucera & Francis 1967 to advanced LNRE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHOLS XXIV The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHOLS, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’apprenants francophones de l’anglais sur la base des métriques de complexité lexicale et syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora : A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accommodation en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing syllable variability in a French learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand Maelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.732-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner phonetic variability and the lexicon: A pilot study for two phonemic contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Cuijk / Nijmegen, Netherlands. pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllables and syllable boundaries in Thomas Sheridan's English pronouncing dictionary of 1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi "G. d'Annunzio" Chieti - Pescara, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie français/anglais : quelques méthodologies d’analyses et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du Français Contemporain (IPFC 2015) : Evaluation de la parole non native et corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based investigation of syllable variation in English dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-Third Manchester Phonol o gy Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing L2 phonemic acquisition: a normalisation-independent method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, University of Edinburgh, Aug 2015, Glasgow, United Kingdom. pp.805-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CV effect: French enchaînement and liaison among French learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2015 - Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l'école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Histoire et d’Épistémologie des Sciences du Langage (SHESL-HTL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV-patterned transfers among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining learner pronunciation models with the k-nn algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHS, Pre-conference workshop on phonetic learner corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts” in the NECTE corpus, Meaningful interactional sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Historical Lexicography and Lexicology (ICHLL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-based prosodic modelling of French English Interlanguage: an investigation of the ANGLISH corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interlanguage stages of two vowel phonemic distinctions among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la coupe syllabique en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Autour de l’énonciation, de la lexicologie, de la morphophonologie et de la contrastivité :  Langues, discours, textes et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2014 : Modèles et modélisations en sciences du langage, de l'homme et de la société, Perspectives historiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of that in noun complement and relative clauses in learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on learner corpus research (LCR2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Franchir le mur des sons la phonétique dans l’enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILE EA 3874, Axe DiLeM (Didactique des Langues et Multimédia), Université Rennes 1, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabifying English spoken corpora with algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC2013 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllable boundaries in Thomas Sheridan's General Dictionary of the English Language (1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de phonostylistique de David Cameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches prosodiques. Du signal à la modélisation linguistique. Colloque en l'honneur de Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Avanzi, Elisabeth Delais-Roussarie, Hiyon Yoo, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving complement taking nouns in English corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Meurers, Oct 2012, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Syllabication” in English according to John Walker’s dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Parole » 4: « Walker and the English of his Time (18th c - 19th c) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm and syllables in varieties of English : a reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2012 : The Phonology of Contemporary English. Variation and change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toulouse II-Le Mirail, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal nouns as heads of noun complement clauses in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les noms déverbaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une grammaire probabiliste de microsystèmes fonctionnels en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RéAL2: Grammaire(s) et acquisition des L2: Approches, trajectoires, interfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackBoxNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating learners' progression in French as a Foreign Language: vocabulary growth and lexical diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Student Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción al uso del paquete {koRpus} de R para el tratamiento de la complejidad léxica y la legibilidad en corpus lingüísticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica C Trujillo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDH2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Málaga, España. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Paratone Prosodic Features with the EIIDA corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-454, 2022, Proc. Speech Prosody 2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on English Word Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399519939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Díaz-Negrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 pp., 2013, Studies in Corpus Linguistics Series, 9789027270955. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2010, Les Représentations Linguistiques de la Personne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ERIAC, 978-2877754484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry James. Michel Houdiard, 96 pp., 2000, 2-912673-07-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some metalinguistic assumptions behind tagsets for English: Evidence from THAT in different versions of the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne; Christiane Rocq-Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et modélisation en linguistique / Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.27-81, 2022, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Paratone Detection in a Prosodically Annotated EAP Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proc. Interspeech 2021, ISCA, pp.2616-2620, 2021, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R, pour un écosystème du traitement des données ? L’exemple de la linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Caron; Rodolphe Defiolle; Marie-Hélène Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu des métadonnées dans les corpus textuels. Un défi pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2019, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phraseology of spoken French: initial salience, prominence and lexicogrammatical recurrence in a prosodic-syntactic treebank Rhapsodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenica Fioredistella Iezzi, Livia Celardo, Michelangelo Misuraca, UniversItalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT’ 18. PROCEEDINGS OF THE 14TH INTERNATIONAL CONFERENCE ON STATISTICAL ANALYSIS OF TEXTUAL DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. I, , pp.822-830, 2018, 978-88-3293-137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blanckaert, Jacqueline Léon, Didier Samain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-417, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations in the Transcription Systems of Eighteenth-Century Pronouncing Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Victoria Domínguez Rodríguez; Alicia Rodríguez Álvarez; Gregorio Rodríguez Herrera; Trujillo González Verónica C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words across History: Advances in Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-84-9042-256-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech annotation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Granger S., F. Meunier &amp; G. Gilquin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-134, 2015, The Cambridge Handbook of Learner Corpus Research, 9781107041196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated classification of unexpected uses of this and that in a learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieven Vandelanotte; Kristin Davidse; Caroline Gentens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Corpus Linguistics: Developing and Exploiting Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Brill, pp.309-324, 2014, Rodopi Language and Linguistics Special E-Book, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789401211130_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)linguistique de la mauvaise langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cabaret; N. Vienne-Guerrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvaises langues !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.47-59, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing corpus interoperability for phonetic investigation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Díaz-Negrillo; Nicolas Ballier; Paul Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpus Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-64, 2013, 9789027203663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la langue dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Villard; Nicolas Ballier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782877757522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit “adverbial”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agnès Celle; Stéphane Gresset; Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2007, Sciences pour la communication 82, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom dans le discours des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coordination et la subordination dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2007, 978-2-296-03282-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit &amp;quot;adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celle, Agnès; Gresset, Stéphane; Huart, Ruth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELVA.sp: A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des seuils de constituance de la phraséologie prosodique dans le corpus RHAPSODIE. Colloque international Phraséologie française, Université d'Artois, Arras, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus écrits, corpus oraux; hétérogénéité des données et convergence des problèmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbst et al. 2004 A Valency Dictionary of English: a corpus-based analysis of the complementation patterns of English verbs, nouns and adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations en DO et le statut de verbe léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new paradigmatic complexity measures as criterial features for proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques posés par les logiciels de visualisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-learning analytics system&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opidor. 2025, https://dmp.opidor.fr/plans/13498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles françaises de linguistique anglaise (1967-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X- Nanterre, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis métalinguistiques et ontologie des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BALLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2179-1043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057712409</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de linguistique anglaise à Université Paris Cité, je m'intéresse à la manière dont le traitement numérique des langues modifie l'analyse linguistique de l'anglais. Je conduis une réflexion épistémologique sur la manière dont les logiciels ou les LLM infléchissent l'analyse linguistique, notamment de l'anglais, dans les données orales et écrites.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of syntactic alternations as criterial features of proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Methods in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.100238. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmal.2025.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the cross-lingual influence of linguistic complexity in second language writing assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.100951. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asw.2025.100951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whisper for L2 speech scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.923 - 934. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-024-10141-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude des mécanismes de transfert cross-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels in learners of English: The use of microsystem criterial features in a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.130-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095834402100029X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for learner English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.72-103. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijlcr.18012.bal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la production de voyelles anglaises par des apprenants francophones, l’acquisition du contraste /ɪ/–/iː/ à la lumière des k-NN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ANGLOPHONIA, 27, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lexical frequencies: using R for text analysis in the digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Tilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.707-733. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-019-09456-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Lexical Progression through Lexical Diversity Metrics in a Corpus of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora: A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l’école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Constitution de corpus linguistiques et pérennisation des données 38 (2), pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2016380203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasal compounds and the discourse/lexicology interface: “conglomeration” within the French tradition of English lexicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A Festhsrift for Pavel Stekauer, 12 (3), pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom, un dictum pris en charge par personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Représentations Linguistiques de la Personne, 1 (1), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation argumentale dans la complétive du nom enfact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31-32, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence phonologique en anglais au-delà des questions à l'agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La compétence phonologique, 101 (3), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception à la régulation des exceptions pour la phonologie de l’anglais: d’un système de métarègles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.245-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmarks in Linguistic Thought II, The Western Tradition in the Twentieth Century: Joseph John E., Love, Nigel, Taylor, Talbot J.(Eds.), History of Linguistic Thought Series, 2001, Routledge, London, xiii+ 265 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (5), pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques en phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFR levels for learners of English with keylogging metrics, an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahood Al Swar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille et les UMR CNRS LIS et LPL, Jun 2025, Marseille, France. https://talnarchives.atala.org/ateliers/2025/DYNTAL/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire et explorer les niveaux CECR dans les écrits d’étudiants en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLES 25 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Nationale CLES MESR, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser les profils linguistiques des écrits d’étudiants en anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the statistical validity of multi-noun alternation metrics as features of L2-English proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond WER: Probing Whisper’s Sub‐token Decoder Across Diverse Language Resource Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Anne Levow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2025, Suzhou, France. pp.31225-31235, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionability in CALL: linking proficiency prediction models to interpretable indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Foreign language learning and proficiency-rated reading materials: SLA research and AI methods supporting analysis and effective didactics in real-life education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Tübingen, Mar 2025, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Acoustic Correlates of Whisper Scoring for L2 Speech Using Forced Alignment with the Italian Component of the ISLE corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning (NLP4CALL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines - 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; cnrs, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus à l'heure du code ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée d'étude ARDoISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Dec 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning. Linguistic interoperability within a unified architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1ère Rencontre annuelle LLcD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learner knowledge with Large Language Models fine-tuned with the EFCAMDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCR2024 Learner Corpus Research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu; Learner Corpus Association, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Whisper Predictions for French, English and Persian Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7the International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Oct 2024, Trente, Italy. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Generalisation of an Artificial Learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mc Crae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4CALL2024 : Natural Language Processing for Computer-assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, France; University of Gothenburg, Sweden; Linköping University, Sweden, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Translation Quality: A Comparative Study of Fine-Tuning and Prompt Engineering in Dialog-Oriented Machine Translation Systems. Insights from the MULTITAN-GML Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami (FL), United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper to Investigate Learner Pronunciations of English: comparing LLM transcriptions with human perception of VOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque d'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES; Université Sorbonne Paris Nord (Pléiade – UR 7338), Mar 2024, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new structural complexity measures as features of proficiency in L2 English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu, Sep 2024, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability for NMT (with) users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKE NMT-Viz: Explainability for Neural Machine Translation (NMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University; UGA, Nov 2024, Swansea, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the linguistic features: creating measures – Joint presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre-conference workshop to NLP4CALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INTERACTION OF DISCOURSE MARKERS WITH PROSODIC BOUNDARIES IN ESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague (CZ), Czech Republic. pp.1386-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical profiling with UD annotation (WiP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Profiling second language vocabulary and grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg, Humanisten., Apr 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEASYV: a procedure to obtain phonetic data from subtitled videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whisper LLM for Automatic Phonetic Diagnosis of L2 Speech: A Case Study with French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Phonetic Scraping of Youtube Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Coats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mourad Abbas, Abed Alhakim Freihat, Dec 2023, Trento (Italy), France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Nakhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Dislocations or Parentheticals: Investigating the Role of Prosodic Boundaries for Spoken Language Translation from French into English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP2CT Lab, University of Macau; University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China, France. pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustic and prosodic correlates of SO when used as a discourse marker: From corpus-based analysis to more massive data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discourse Markers : Theories &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Paris-Cîté, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning : Transmettre aux enseignants les profils linguistiques de leurs apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GERAS @ 62e Congrès annuel de la SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; SAES La Sorbonne Nouvelle; GERAS (Groupe d'Etude et de Recherche en Anglais de Spécialité), Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interopérabilité des corpus pour la modélisation des dynamiques d'acquisition de langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : « Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus - Atelier de Recherche sur la Parole; UFR EILA - Etudes Interculturelles de Langues Appliquées, Faculté Sociétés et Humanités d’Université Paris Cité, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Conference on Language, Data and Knowledge - LDK 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a New Grammatico-functional Type of Measure as Part of a Language Learning Expert System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th Workshop on Innovative Use of NLP for Building Educational Applications (BEA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.466-476, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.bea-1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning: Interfacing MOODLE with A4LL via LTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep learning for language assessment closing event (DLLA Closing event 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 3967 - CLILLAC-ARP : Centre de Linguistique Inter-langues, de Lexicologie, de Linguistique Anglaise et de Corpus-Atelier de Recherche sur la Parole; UFR EILA de l’Université Paris Cité, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les dislocations de l’oral avec la traduction neuronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TROL: Traduire l'Oralité à l'Ère de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Dec 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Neural Machine Translation learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il former à ce que voit le réseau de neurones pour l'entraînement de la traduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction et l’interprétation à l’heure neuronale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Université de Mons, Sep 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackboxNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Younès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPTAN: A platform for Neural Machine Translation. Training translation models for research and teaching (Pure Neural Server)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROVIZ and SPECTRANS Closing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Cité, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning a Subtle Parsing Distinction Using a Probabilistic Decision Tree: the Case of Postnominal &amp;quot;that&amp;quot; in Noun Complement Clauses vs. Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineddine Tighidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Annual Workshop of the Australasian Language Technology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Language Technology Association, Dec 2022, Adelaide, Australia. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“See what I mean, huh?” Evaluating Visual Inspection of F0 Tracking in Nasal Grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.376-380, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahn Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-You Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-platform Investigation of Complexity for Russian Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Buzanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinogradova Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne université, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un prototype en ligne pour la prédiction du niveau de compétence en anglais des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768504v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'analyse des prédictions en traduction automatique neuronale (TAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est &amp;quot;mm-hm, oui&amp;quot; ou &amp;quot;mm-hm, non&amp;quot; ? Propositions pour une grammaire des composantes acoustiques des interactions nasalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798522v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Research Projects to Language Technology Platforms: A Case Study in Learner Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annanda Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learnability of the Annotated Input in NMT Replicating (Vanmassenhove and Way, 2018) with OpenNMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.5631-5640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet interdisciplinaire d'initiation à la recherche par le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 / 6e conférence conjointe Journées d'Études sur la Parole (JEP, 31e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition) Nancy, France, 08-19 juin 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIIDA’s Second Life: Préparer un corpus multilingue oral à des transpositions didactiques futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques, méthodes et Applications Didactiquesen Langues de Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Franco-Irish project for the automatic identification of criterial features in learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain la Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit metalinguistic discourse of tagsets for English: retagging the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours métalinguistiques 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 13, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Learning Model for the Automatic Assessment of Language Levels Based on Learner Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2019 - 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EATEL, Sep 2019, Delft, Netherlands. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation à l’heure des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHESL-HTL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Criterial Features of Learner English and Predicting CEFR Levels in French Learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Louvain La Neuve, Aug 2019, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the scope of textual metrics for learner level discrimination and learner analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Poland, Sep 2019, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de feedback visuel des productions écrites d'apprenants francophones de l'anglais sous Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Paris Sorbonne, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Analysis of Spoken Linguistic Signalling: A Pipeline for the Alignment of Audio, Text, and Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2019, Utrecht (Netherlands), Netherlands. https://doi.org/10.34894/VDEFPR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Keylogs as Time-Stamped Graphemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Pacquetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphemics in the 21st Century 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannis Haralambous, Jun 2018, Brest, France. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2018-graf-ball⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting CEFRL levels in learner English on the basis of metrics and full texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference paper presented at Conférence sur l'Apprentissage Automatique (CAp) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution de la grammatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based evaluation of readability metrics as indices of syntactic complexity in EFL learners' written productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th LEARNER CORPUS RESEARCH CONFERENCE (LCR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bolzano Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational PEriods (IPE) and Formulaic Language: A Genre-based Analysis of a French Speech Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2017 - Computational and Corpus-based Phraseology: Recent Advances and Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom. pp.113-121, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-2-9701095-2-5_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-based strategies for DH in English Linguistics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching NLP for Digital Humanities (Teach4DH) co-located with GSCL 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la aplicabilidad de la ley de Zipf y de la ley de Heaps en los corpus de aprendientes de inglés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IX International Conference on Corpus Linguistics (CILC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating lexical input processing through vocabulary growth curves: a case study of Spanish learners of French L3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDRI-SLAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univesité de Paris 8 - Université Américaine de Paris, May 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of L2 speech in a repetition task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of the Brown corpus: from Kucera & Francis 1967 to advanced LNRE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHOLS XXIV The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHOLS, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation in learner corpora : A case study in phonetic convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Burin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accommodation en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’apprenants francophones de l’anglais sur la base des métriques de complexité lexicale et syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing syllable variability in a French learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand Maelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.732-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner phonetic variability and the lexicon: A pilot study for two phonemic contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Cuijk / Nijmegen, Netherlands. pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllables and syllable boundaries in Thomas Sheridan's English pronouncing dictionary of 1780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi "G. d'Annunzio" Chieti - Pescara, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie français/anglais : quelques méthodologies d’analyses et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du Français Contemporain (IPFC 2015) : Evaluation de la parole non native et corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based investigation of syllable variation in English dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-Third Manchester Phonol o gy Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing L2 phonemic acquisition: a normalisation-independent method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, University of Edinburgh, Aug 2015, Glasgow, United Kingdom. pp.805-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CV effect: French enchaînement and liaison among French learners of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2015 - Variation, change and spoken corpora: advances in the phonology and phonetics of contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV-patterned transfers among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining learner pronunciation models with the k-nn algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHS, Pre-conference workshop on phonetic learner corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal grunts” in the NECTE corpus, Meaningful interactional sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chlébowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIP4 - 4th International Conference on English Pronunciation: Issues &amp; Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Phonetics, Faculty of Arts, Charles University in Prague, May 2015, Prague, Czech Republic. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire lexico-phonétisé aux corpus oraux, quelques problèmes épistémologiques pour l'école de Guierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Histoire et d’Épistémologie des Sciences du Langage (SHESL-HTL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Historical Lexicography and Lexicology (ICHLL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-based prosodic modelling of French English Interlanguage: an investigation of the ANGLISH corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interlanguage stages of two vowel phonemic distinctions among French speakers of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Societas Linguistica Europaea (SLE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Faculty of English, Sep 2014, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la coupe syllabique en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Autour de l’énonciation, de la lexicologie, de la morphophonologie et de la contrastivité :  Langues, discours, textes et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling interlanguage intonation: the case of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’intonation interlangue: le cas des questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.740-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2014 : Modèles et modélisations en sciences du langage, de l'homme et de la société, Perspectives historiques et épistémologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Franchir le mur des sons la phonétique dans l’enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILE EA 3874, Axe DiLeM (Didactique des Langues et Multimédia), Université Rennes 1, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabifying English spoken corpora with algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC2013 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of that in noun complement and relative clauses in learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Kanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on learner corpus research (LCR2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of syllable boundaries in Thomas Sheridan's General Dictionary of the English Language (1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : The Syllable, State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de phonostylistique de David Cameron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches prosodiques. Du signal à la modélisation linguistique. Colloque en l'honneur de Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Avanzi, Elisabeth Delais-Roussarie, Hiyon Yoo, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Syllabication” in English according to John Walker’s dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Parole » 4: « Walker and the English of his Time (18th c - 19th c) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers / MSHS, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving complement taking nouns in English corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Meurers, Oct 2012, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm and syllables in varieties of English : a reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2012 : The Phonology of Contemporary English. Variation and change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toulouse II-Le Mirail, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deverbal nouns as heads of noun complement clauses in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les noms déverbaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une grammaire probabiliste de microsystèmes fonctionnels en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Stearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RéAL2: Grammaire(s) et acquisition des L2: Approches, trajectoires, interfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BlackBoxNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating learners' progression in French as a Foreign Language: vocabulary growth and lexical diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Student Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción al uso del paquete {koRpus} de R para el tratamiento de la complejidad léxica y la legibilidad en corpus lingüísticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica C Trujillo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDH2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Málaga, España. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Paratone Prosodic Features with the EIIDA corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-454, 2022, Proc. Speech Prosody 2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on English Word Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399519939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Díaz-Negrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 pp., 2013, Studies in Corpus Linguistics Series, 9789027270955. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2010, Les Représentations Linguistiques de la Personne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ERIAC, 978-2877754484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry James. Michel Houdiard, 96 pp., 2000, 2-912673-07-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some metalinguistic assumptions behind tagsets for English: Evidence from THAT in different versions of the Brown corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne; Christiane Rocq-Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et modélisation en linguistique / Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.27-81, 2022, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment in Paratone Detection in a Prosodically Annotated EAP Spoken Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Méli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proc. Interspeech 2021, ISCA, pp.2616-2620, 2021, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R, pour un écosystème du traitement des données ? L’exemple de la linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Caron; Rodolphe Defiolle; Marie-Hélène Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu des métadonnées dans les corpus textuels. Un défi pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2019, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phraseology of spoken French: initial salience, prominence and lexicogrammatical recurrence in a prosodic-syntactic treebank Rhapsodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenica Fioredistella Iezzi, Livia Celardo, Michelangelo Misuraca, UniversItalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT’ 18. PROCEEDINGS OF THE 14TH INTERNATIONAL CONFERENCE ON STATISTICAL ANALYSIS OF TEXTUAL DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. I, , pp.822-830, 2018, 978-88-3293-137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blanckaert, Jacqueline Léon, Didier Samain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisations et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-417, 2016, Histoire des Sciences Humaines, 978-2-343-09294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Innovations in the Transcription Systems of Eighteenth-Century Pronouncing Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Victoria Domínguez Rodríguez; Alicia Rodríguez Álvarez; Gregorio Rodríguez Herrera; Trujillo González Verónica C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Words across History: Advances in Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-84-9042-256-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech annotation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Granger S., F. Meunier &amp; G. Gilquin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Learner Corpus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-134, 2015, The Cambridge Handbook of Learner Corpus Research, 9781107041196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated classification of unexpected uses of this and that in a learner corpus of English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieven Vandelanotte; Kristin Davidse; Caroline Gentens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Corpus Linguistics: Developing and Exploiting Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Brill, pp.309-324, 2014, Rodopi Language and Linguistics Special E-Book, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789401211130_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)linguistique de la mauvaise langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cabaret; N. Vienne-Guerrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvaises langues !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.47-59, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing corpus interoperability for phonetic investigation of learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Díaz-Negrillo; Nicolas Ballier; Paul Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Treatment and Analysis of Learner Corpus Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-64, 2013, 9789027203663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la langue dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Villard; Nicolas Ballier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues dominantes, langues dominées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782877757522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complétive du nom dans le discours des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coordination et la subordination dans le texte de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2007, 978-2-296-03282-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit &amp;quot;adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celle, Agnès; Gresset, Stéphane; Huart, Ruth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le though dit “adverbial”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Agnès Celle; Stéphane Gresset; Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connecteurs, jalons du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2007, Sciences pour la communication 82, 978-3-03911-249-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELVA.sp: A new learner language data set for the study of English for Specific Purposes at university level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des seuils de constituance de la phraséologie prosodique dans le corpus RHAPSODIE. Colloque international Phraséologie française, Université d'Artois, Arras, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus écrits, corpus oraux; hétérogénéité des données et convergence des problèmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbst et al. 2004 A Valency Dictionary of English: a corpus-based analysis of the complementation patterns of English verbs, nouns and adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations en DO et le statut de verbe léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of new paradigmatic complexity measures as criterial features for proficiency in L2 writings in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lissón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the transcription systems of eighteenth-century pronouncing dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes métalinguistiques posés par les logiciels de visualisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation statistique du rythme et la dissolution de la structure syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-learning analytics system&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opidor. 2025, https://dmp.opidor.fr/plans/13498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles françaises de linguistique anglaise (1967-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X- Nanterre, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis métalinguistiques et ontologie des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01277523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Mallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Venant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Simpkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD5A1041"/>
+    <w:nsid w:val="F00F01A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ballier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2179-1043" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057712409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Simpkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Liss&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100238" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Geremia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100951" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Fullerton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10141-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Stearns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annanda Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100029X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Tilton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09456-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Burin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahood Al Swar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Pacquetet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Liang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Anne Levow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wright" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mc Crae" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Faug&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bea-1.39" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Tighidet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinogradova Olga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chl&#233;bowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768504v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Merat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798522v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2018-graf-ball" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953836v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Maelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pouillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239088v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Beal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239375v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01274203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=English Linguistics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica C Trujillo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-92" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yamada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Negrillo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thomson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59/main" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.59" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente-Lozano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Villard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/221" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-294" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4834" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50914" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/us/academic/subjects/languages-linguistics/applied-linguistics-and-second-language-acquisition/cambridge-handbook-learner-corpus-research" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59.05bal/details" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239547v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100725540&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777622v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23887&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/13797/5/11249/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239788v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986995v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-ballier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2179-1043" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057712409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Simpkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Liss&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100238" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Geremia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asw.2025.100951" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Fullerton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10141-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Stearns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annanda Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100029X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Tilton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09456-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Burin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahood Al Swar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Pacquetet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Liang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Anne Levow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wright" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mc Crae" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coats" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04150115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Faug&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bea-1.39" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Tighidet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chl&#233;bowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-129" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Buzanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinogradova Olga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768504v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798522v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zarrouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Merat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2018-graf-ball" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509338v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Maelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pouillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238935v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239487v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Beal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239080v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01274203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=English Linguistics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica C Trujillo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-92" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yamada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Negrillo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thomson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59/main" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.59" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente-Lozano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Villard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/221" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-294" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4834" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50914" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01238989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/us/academic/subjects/languages-linguistics/applied-linguistics-and-second-language-acquisition/cambridge-handbook-learner-corpus-research" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.benjamins.com/#catalog/books/scl.59.05bal/details" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239547v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100725540&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239503v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23887&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239533v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/13797/5/11249/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239788v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986995v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01233160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01277523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6ede95f5f25ec32fc400313c34d72a4fe12e9db;origin=https://gitlab.huma-num.fr/lidile/a4ll_mlpipeline.git;visit=swh:1:snp:a105a84ae8ae0f52445fc598870a45ed584c17e0;anchor=swh:1:rev:5c48738c7d9789988356711e248f300173ab95c6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>