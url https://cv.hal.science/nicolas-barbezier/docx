--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -460,295 +460,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
+                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024152v1</w:t>
+                <w:t xml:space="preserve">hal-04213639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
+                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle J Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Goethals</w:t>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213639v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the ubiquitin-proteasome system contributes to oculopharyngeal muscular dystrophy through muscle atrophy</w:t>
               </w:r>
@@ -907,51 +907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2495,51 +2495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2607,64 +2607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés anti-oxydantes et anti-inflammatoires des tanins de châtaignier sur la barrière épithéliale intestinale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3279,51 +3279,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du butyrate de calcium, des tanins, et de leur combinaison sur les performances zootechniques, la barrière intestinale et le microbiote des porcelets sevrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3404,64 +3404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la qualité des tanins de châtaignier pour améliorer les performances en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,51 +3869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDC46282"/>
+    <w:nsid w:val="93877DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbezier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2940-9881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075077337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Zuluaga-Arango" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Haug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9060135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.1010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttstedt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201000109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marguerat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lafontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.06.035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Canino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Bocian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137950" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Koninck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie van Noten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Grave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbezier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2940-9881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075077337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Zuluaga-Arango" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Haug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9060135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.1010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttstedt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201000109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marguerat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lafontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.06.035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Canino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Bocian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137950" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Koninck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie van Noten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Grave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>