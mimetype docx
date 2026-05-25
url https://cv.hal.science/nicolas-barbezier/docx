--- v1 (2026-04-14)
+++ v2 (2026-05-25)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">075077337</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=0AUuUwkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,2264 +209,2264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Epithelial Co-Culture Sensitivity to Pro-Inflammatory Stimuli and Polyphenols Is Medium-Independent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle J Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanita Zuluaga-Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (13), pp.7360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25137360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle J Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the ubiquitin-proteasome system contributes to oculopharyngeal muscular dystrophy through muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Naït-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.e1010015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How advanced are we on the consequences of oral exposure to food contaminants on the occurrence of chronic non communicable diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 303 (Part 3), pp.135260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Contaminants Effects on an In Vitro Model of Human Intestinal Epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëllie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxics9060135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exposure to food contaminants reshapes maturation of the human brain-gut-microbiota axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (23), pp.3145-3169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v26.i23.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Adult Colitis by Oral Ferric Iron in Juvenile Mice Is Associated with the Inhibition of the Tbet Promoter Hypomethylation and Gene Overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Coëffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.1758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11081758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Baskara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (103, SI), pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Dysfunction Reveals the Role of mRNA Poly(A) Tail Regulation in Oculopharyngeal Muscular Dystrophy Pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (3), pp.e1005092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptor of advanced glycation endproducts RAGE/AGER: an integrative view for clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72 (6), pp.669-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/abc.2014.1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiprion drugs 6-aminophenanthridine and guanabenz reduce PABPN1 toxicity and aggregation in oculopharyngeal muscular dystrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1), pp.35-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/emmm.201000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pre-mRNA Degradation Pathway that Selectively Targets Intron-Containing Genes Requires the Nuclear Poly(A)-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Marguerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Bähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.108-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis encodes four tRNase Z enzymes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edyta Bocian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Forner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (3), pp.1494-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.137950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of a dicistronic tRNA-snoRNA precursor: combined analysis in vitro and in vivo reveals alternate pathways and coupling to assembly of snoRNP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (3), pp.1598-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.137968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a ribonuclease III-like protein required for cleavage of the pre-rRNA in the 3′ETS in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Comella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lahmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (4), pp.1163-1175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkm1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2455,525 +2476,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREVENTING DYSBIOSIS OF AN IMMATURE INTESTINAL MICROBIOTA WITH AN INNOVATIVE NUTRITIONAL SOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congress on Targetting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Microbiota, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés anti-oxydantes et anti-inflammatoires des tanins de châtaignier sur la barrière épithéliale intestinale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Colorants et Pigments Naturels 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Nov 2021, Bethunes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of food processing on the quality of food and health effects on the digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospects for the 3rd Millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj Napoca, Cluj, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial dysfunction reveals defective poly(A) tail regulation of specific mRNAs as a primary defect in oculopharyngeal muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Trollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress of the World Muscle Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.793-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2983,279 +3004,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the intestinal microbiota of weaned piglets with innovative nutritional solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Koninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal microbiota of farm monogastric animals bred with innovative nutritional solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie van Noten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18: 18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,543 +3286,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du butyrate de calcium, des tanins, et de leur combinaison sur les performances zootechniques, la barrière intestinale et le microbiote des porcelets sevrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Koninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine de Koninck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la qualité des tanins de châtaignier pour améliorer les performances en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose dependent anti-proliferative effect of an organophosphate pesticide on proliferation in an in vitro Th2-induced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoumady Baskara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72 (103), pp.479, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoformed compounds in infant formulas: a new risk factor for allergy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly-Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71 (102, SI), pp.62-63, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3869,51 +3890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93877DED"/>
+    <w:nsid w:val="2461689F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4100,51 +4121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbezier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2940-9881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075077337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Zuluaga-Arango" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Haug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9060135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.1010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttstedt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201000109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marguerat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lafontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.06.035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Canino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Bocian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137950" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Koninck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie van Noten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Grave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbezier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2940-9881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075077337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0AUuUwkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Zuluaga-Arango" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Haug" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9060135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2014.1010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttstedt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201000109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marguerat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lafontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.06.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Bocian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137950" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.137968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02121738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontvianne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignols" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1130" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Koninck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie van Noten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Grave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>