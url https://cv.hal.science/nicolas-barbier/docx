--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -372,1276 +372,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForestScan: a unique multiscale dataset of tropical forest structure across 3 continents including terrestrial, UAV and airborne LiDAR and in-situ forest census data</w:t>
+                <w:t xml:space="preserve">Mapping small-sized logging disturbances in tropical forests using Sentinel-1 time series and an extensive ground truth dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Chavana-Bryant</w:t>
+                <w:t xml:space="preserve">Audrey Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Wilkes</w:t>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanxin Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Vines</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2025-67⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.1659305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2026.1659305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263570v1</w:t>
+                <w:t xml:space="preserve">hal-05558993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and for remote sensing monitoring of carbon dynamics in African tropical forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ForestScan: a unique multiscale dataset of tropical forest structure across 3 continents including terrestrial, UAV and airborne LiDAR and in-situ forest census data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Chavana-Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bossy</w:t>
+                <w:t xml:space="preserve">Wanxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Andrew Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Renaudineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+                <w:t xml:space="preserve">Peter Vines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1532280⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.1243-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2025-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023694v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allometric Equations for Aboveground Biomass Estimation in Wet Miombo Forests of the Democratic Republic of the Congo Using Terrestrial LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ilunga Muledi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Takoudjou Momo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+                <w:t xml:space="preserve">Augustin Lamulamu Kamukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Wilfred Kombe Ibey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments12080260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987352v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric Equations for Aboveground Biomass Estimation in Wet Miombo Forests of the Democratic Republic of the Congo Using Terrestrial LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ilunga Muledi</w:t>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Takoudjou Momo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfred Kombe Ibey</w:t>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments12080260⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e71075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234979v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Hervé</w:t>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05365725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaceborne and UAV-LiDAR reveal hammer-headed bat preference for intermediate canopy height and diverse structure in a Central African rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Takuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J Russo</w:t>
+                <w:t xml:space="preserve">Valorian Tegebong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Takuo</w:t>
+                <w:t xml:space="preserve">Matthew Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40462-025-00552-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-2 forest typology mapping in Central Africa: assessing deep learning and image preprocessing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frsen.2025.1682132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global spectrum of tree crown architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
+                <w:t xml:space="preserve">David A Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Caspersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-60262-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite-based mapping of annual canopy height and aboveground biomass in African dense forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Sean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frsen.2025.1724950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat Selection and Seed Dispersal by the Great Blue Turaco ( Corythaeola cristata) in the Rainforests of Southern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine S A Tekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (2), pp.200-220. </w:t>
@@ -1980,2353 +1980,2353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
+                <w:t xml:space="preserve">State of the art and for remote sensing monitoring of carbon dynamics in African tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj Reddy Rodda</w:t>
+                <w:t xml:space="preserve">Thomas Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
+                <w:t xml:space="preserve">Solène Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajashekar Gopalakrishnan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03162-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1532280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540481v1</w:t>
+                <w:t xml:space="preserve">hal-05023694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional vegetation structure drives patterns of seed dispersal by African hornbills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Docas L Nshom</w:t>
+                <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Reddy Rodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Ferraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wikelski</w:t>
+                <w:t xml:space="preserve">Rajashekar Gopalakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14202⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03162-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797837v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent patterns of common species across tropical tree communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Declan L M Cooper</w:t>
+                <w:t xml:space="preserve">Three‐dimensional vegetation structure drives patterns of seed dispersal by African hornbills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docas L Nshom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon L Lewis</w:t>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J P Sullivan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans ter Steege</w:t>
+                <w:t xml:space="preserve">Martin Wikelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06820-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (12), pp.1935-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414779v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between soil and other environmental variables modulate forest expansion and ecotone dynamics in humid savannas of Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent patterns of common species across tropical tree communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declan L M Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon L Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bienfaiteur Takougoum Sagang</w:t>
+                <w:t xml:space="preserve">Martin J P Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imma Tcheferi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Paulo I Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Libalah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+                <w:t xml:space="preserve">Hans ter Steege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1120⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.728-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764653v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor airborne lidar requires intercalibration for consistent estimation of light attenuation and plant area density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between soil and other environmental variables modulate forest expansion and ecotone dynamics in humid savannas of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bienfaiteur Takougoum Sagang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">Imma Tcheferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+                <w:t xml:space="preserve">Moses Libalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brede</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eliott Maurent</w:t>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113442⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, pp.20241120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932451v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest and tree species distribution on the ultramafic substrates of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-sensor airborne lidar requires intercalibration for consistent estimation of light attenuation and plant area density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+                <w:t xml:space="preserve">Guillaume Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Hequet</w:t>
+                <w:t xml:space="preserve">Eliott Maurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2181216⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.113442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048905v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural regeneration in tropical forests along a disturbance gradient in South-East Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest and tree species distribution on the ultramafic substrates of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Zébazé</w:t>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gorel</w:t>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121402⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2181216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204422v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV‐Lidar reveals that canopy structure mediates the influence of edge effects on forest diversity, function and microclimate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+                <w:t xml:space="preserve">Natural regeneration in tropical forests along a disturbance gradient in South-East Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Zébazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fructueux Houngbégnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14105⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 547, pp.121402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106116v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated landform classification and mapping using a combined textural-morphometric approach: the Congo basin and surroundings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
+                <w:t xml:space="preserve">UAV‐Lidar reveals that canopy structure mediates the influence of edge effects on forest diversity, function and microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/jgeomorphology/2022/0752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.1411-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820759v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tallo: A global tree allometry and crown architecture database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Caspersen</w:t>
+                <w:t xml:space="preserve">Non-destructive estimation of individual tree biomass: Allometric models, terrestrial and UAV laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harm M. Bartholomeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16302⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707339v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Drone and Ground-Based Liana Measurements in a Congolese Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begüm Kaçamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ffgc.2022.803194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive estimation of individual tree biomass: Allometric models, terrestrial and UAV laser scanning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Terryn</w:t>
+                <w:t xml:space="preserve">Stability in time and consistency between atmospheric corrections: Assessing the reliability of Sentinel-2 products for biodiversity monitoring in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113180⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764393v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability in time and consistency between atmospheric corrections: Assessing the reliability of Sentinel-2 products for biodiversity monitoring in tropical forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+                <w:t xml:space="preserve">Peering through the thicket: Effects of UAV LiDAR scanner settings and flight planning on canopy volume discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harm M. Bartholomeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 112, pp.102884. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102884⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.103056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747311v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peering through the thicket: Effects of UAV LiDAR scanner settings and flight planning on canopy volume discovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.103056⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839079v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">Aboveground biomass density models for NASA’s Global Ecosystem Dynamics Investigation (GEDI) lidar mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Duncanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Armston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Dubayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.112845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649011v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground biomass density models for NASA’s Global Ecosystem Dynamics Investigation (GEDI) lidar mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated landform classification and mapping using a combined textural-morphometric approach: the Congo basin and surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/jgeomorphology/2022/0752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516285v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automated pipelines for tree and plot metric estimation from TLS data in tropical forest areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
+                <w:t xml:space="preserve">Tallo: A global tree allometry and crown architecture database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">David Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Caspersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab051⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (17), pp.5254-5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211127v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,2367 +4335,2367 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593, pp.90-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NASA AfriSAR campaign: Airborne SAR and lidar measurements of tropical forest structure and biomass in support of current and future space missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temilola Fatoyinbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Armston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temilola Fatoyinbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Armston</w:t>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Denbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 264, pp.112533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teillet</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lyszczarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.2398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13122398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The real potential of current passive satellite data to map aboveground biomass in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Kumar Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore G. P. Virdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirong Chanthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.504-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rse2.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African tropical montane forests store more carbon than was thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 596 (7873), pp.488-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/d41586-021-02266-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantropical variability in tree crown allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Jopaul Loubota Panzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Jopaul Loubota Panzou</w:t>
+                <w:t xml:space="preserve">Oliver Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bohlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (2), pp.459-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of automated pipelines for tree and plot metric estimation from TLS data in tropical forest areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+                <w:t xml:space="preserve">Di Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Pasi Raumonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (6), pp.753-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885165v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Lidar Sampling Pivotal for Accurate Regional AGB Predictions from Multispectral Images in Forest-Savanna Landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+                <w:t xml:space="preserve">Leveraging Signatures of plant functional Strategies in Wood Density Profiles of African Trees to correct Mass estimations from terrestrial Laser Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Poilvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12101637⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58733-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619063v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Terrestrial laser scanning reveals convergence of tree architecture with increasingly dominant crown canopy position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2442-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586110v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Signatures of plant functional Strategies in Wood Density Profiles of African Trees to correct Mass estimations from terrestrial Laser Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A map of African humid tropical forest aboveground biomass derived from management inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58733-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02470476v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial laser scanning reveals convergence of tree architecture with increasingly dominant crown canopy position</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial validation reveals poor predictive performance of large-scale ecological mapping models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13678⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18321-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943974v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of African humid tropical forest aboveground biomass derived from management inventories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Katembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses B. Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin B Boyemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0561-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02929027v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial validation reveals poor predictive performance of large-scale ecological mapping models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airborne Lidar Sampling Pivotal for Accurate Regional AGB Predictions from Multispectral Images in Forest-Savanna Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Hervé Poilvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18321-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12101637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936567v1</w:t>
+                <w:t xml:space="preserve">hal-02619063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1154-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189103v1</w:t>
+                <w:t xml:space="preserve">hal-02885165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric Models to Estimate Leaf Area for Tropical African Broadleaved Forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+                <w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Medjibe</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL083514⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.881-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275384v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between remotely sensed vertical canopy structure and tree species diversity in Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allometric Models to Estimate Leaf Area for Tropical African Broadleaved Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly F. Sirri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Mariëlle Marselis</w:t>
+                <w:t xml:space="preserve">M. Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Alonso</w:t>
+                <w:t xml:space="preserve">V. Medjibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab2dcd⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (15), pp.8985-8994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302269v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Consistent Global Forest Aboveground Biomass Product Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the relation between remotely sensed vertical canopy structure and tree species diversity in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Mariëlle Marselis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Armston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duncanson</w:t>
+                <w:t xml:space="preserve">Katharine Abernethy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armston</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Alfonso Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09538-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.094013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab2dcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403066v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">The Importance of Consistent Global Forest Aboveground Biomass Product Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duncanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hackenberg</w:t>
+                <w:t xml:space="preserve">M. Disney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+                <w:t xml:space="preserve">V. Avitabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.979-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09538-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837401v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using volume-weighted average wood specific gravity of trees reduces bias in aboveground biomass predictions from forest volume data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Scipal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7052,64 +7052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervan Rutishauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regional allometry for the Congo basin forests based on the largest ever destructive sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ngomanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,5156 +7300,5290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting Aboveground Biomass?Canopy Texture Relationships in a Landscape of Forest Mosaic in the Western Ghats of India Using Very High Resolution Cartosat Imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourabh Pargal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
+                <w:t xml:space="preserve">Jan Hackenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gopalakrishnan Rajashekar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9030228⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556328v1</w:t>
+                <w:t xml:space="preserve">hal-01837401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+                <w:t xml:space="preserve">Inverting Aboveground Biomass?Canopy Texture Relationships in a Landscape of Forest Mosaic in the Western Ghats of India Using Very High Resolution Cartosat Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourabh Pargal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Antin</w:t>
+                <w:t xml:space="preserve">Gopalakrishnan Rajashekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 200, pp.140 - 153. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs9030228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824235v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joetzjer</w:t>
+                <w:t xml:space="preserve">Cécile Antin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (13), pp.6823-6832. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 200, pp.140 - 153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162210v1</w:t>
+                <w:t xml:space="preserve">hal-01824235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric equations for integrating remote sensing imagery into forest monitoring programmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Jucker</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13388⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (13), pp.6823-6832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824479v1</w:t>
+                <w:t xml:space="preserve">hal-02162210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Allometric equations for integrating remote sensing imagery into forest monitoring programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Caspersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Antin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.177 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01358263v1</w:t>
+                <w:t xml:space="preserve">hal-01824479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted allometries between stem diameter, crown area, and tree height in five tropical biogeographic areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Antin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (6), pp.1953-1968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-016-1424-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial Forests Display Distinct Trends in Phenological Variation: A Time-Series Analysis of Vegetation Index Data from Three Continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (8), pp.3505-3511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2566670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (3), pp.240 (1-18). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bastin</w:t>
+                <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barbier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Gourlet-Fleury</w:t>
+                <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep13156⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.1571-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892195v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuating the bidirectional texture variation of satellite images of tropical forest canopies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080999v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF-corrected vegetation indices confirm seasonal pattern in greening of French Guiana's forests.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attenuating the bidirectional texture variation of satellite images of tropical forest canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02274037v1</w:t>
+                <w:t xml:space="preserve">hal-02080999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Fayad</w:t>
+                <w:t xml:space="preserve">BRDF-corrected vegetation indices confirm seasonal pattern in greening of French Guiana's forests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Barbier</w:t>
+                <w:t xml:space="preserve">Uta Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Forêt, 211-212, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059051v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valéry Gond</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), p. 21 - p. 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024951v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground biomass mapping of African forest mosaics using canopy texture analysis: toward a regional approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bastin</w:t>
+                <w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Shapiro</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (8), pp.1984-2001. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (12), pp.11883-11914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/13-1574.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065085v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution quantification of deciduouness in West central African Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+                <w:t xml:space="preserve">Aboveground biomass mapping of African forest mosaics using canopy texture analysis: toward a regional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fabre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-6957-2013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.1984-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-1574.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00906207v1</w:t>
+                <w:t xml:space="preserve">hal-02065085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy height model characteristics derived from airbone laser scanning and its effectiveness in discriminating various tropical moist forest types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pol Kennel</w:t>
+                <w:t xml:space="preserve">Multiresolution quantification of deciduouness in West central African Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tramon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">I. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (24), pp.8917-8935. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (11), pp.6957-6967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431161.2013.858846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-6957-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01713739v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00906207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing aboveground tropical forest biomass using Google Earth canopy images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canopy height model characteristics derived from airbone laser scanning and its effectiveness in discriminating various tropical moist forest types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
+                <w:t xml:space="preserve">Pol Kennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Flavenot</w:t>
+                <w:t xml:space="preserve">Marie Tramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.993-1003. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (24), pp.8917-8935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/11-1606.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2013.858846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313590v1</w:t>
+                <w:t xml:space="preserve">lirmm-01713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and dynamics of banded vegetation pattern migration in arid climates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+                <w:t xml:space="preserve">Assessing aboveground tropical forest biomass using Google Earth canopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bogaert</w:t>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Flavenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/11-0362.1⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.993-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-1606.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00700495v1</w:t>
+                <w:t xml:space="preserve">hal-02313590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking remote-sensing information to tropical forest structure : the crucial role of modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Determinants and dynamics of banded vegetation pattern migration in arid climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Earthzine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (1), pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-0362.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984310v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00700495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking canopy images to forest structural parameters : potential of a modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.305-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-011-0116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00657316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fire history, edaphic factors and woody vegetation structure and composition in a semi-arid savanna landscape (Niger, West Africa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+                <w:t xml:space="preserve">Linking remote-sensing information to tropical forest structure : the crucial role of modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (4), pp.488-500</w:t>
+              <w:t xml:space="preserve">IEEE Earthzine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980231v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">book review: Macro‐ecology of the world’s savannas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between fire history, edaphic factors and woody vegetation structure and composition in a semi-arid savanna landscape (Niger, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mette Lykke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.488-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21425/F5FBG12389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-04982049v1</w:t>
+                <w:t xml:space="preserve">hal-04980231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Potential of Commercial Forest Inventory Data to Report on Forest Carbon Stock and Forest Carbon Stock Changes for REDD+ under the UNFCCC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">book review: Macro‐ecology of the world’s savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forestry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/134526⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980260v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04982049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between phenology, radiation and precipitation in the Amazon region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew V. Bradley</w:t>
+                <w:t xml:space="preserve">G. P. Weedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (6), pp.2245-2260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02405.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00675178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional texture function of metric resolution optical images of tropical forest: an approach using LiDAR hillshade simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (1), pp.167-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00564264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental modulation of self-organized periodic vegetation patterns in Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (6), pp.990-1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06694.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00675431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variation of apparent crown size and canopy heterogeneity across lowland Amazonian forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Potential of Commercial Forest Inventory Data to Report on Forest Carbon Stock and Forest Carbon Stock Changes for REDD+ under the UNFCCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Mollicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00493.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/134526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00454134v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du feu sur la structure et la composition floristique d’un peuplement forestier de Côte d’Ivoire et interaction avec les traitements sylvicoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Memel Yedmel</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure spatiale des individus ligneux dans une « brousse tachetée » au sud-ouest du Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjumane Kadio</w:t>
+                <w:t xml:space="preserve">Ali Mahamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
+                <w:t xml:space="preserve">Jean Lejoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N’guessan François Kouame</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahamane Saadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40 (10), pp.1904-1913. </w:t>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.827-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/X10-117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/X10-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981997v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure spatiale des individus ligneux dans une « brousse tachetée » au sud-ouest du Niger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+                <w:t xml:space="preserve">Estimates and relationships between aboveground and belowground resource exchange surface areas in a Sitka spruce managed forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lejoly</w:t>
+                <w:t xml:space="preserve">J. Cermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamane Saadou</w:t>
+                <w:t xml:space="preserve">J. Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thornily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/X10-031⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6), pp.705-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981959v1</w:t>
+                <w:t xml:space="preserve">hal-04981946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates and relationships between aboveground and belowground resource exchange surface areas in a Sitka spruce managed forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Butler</w:t>
+                <w:t xml:space="preserve">Impact du feu sur la structure et la composition floristique d’un peuplement forestier de Côte d’Ivoire et interaction avec les traitements sylvicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memel Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjumane Kadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan François Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq022⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (10), pp.1904-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X10-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981946v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale comparison of spatial patterns using two-dimensional cross-spectral analysis: application to a semi-arid (gapped) landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (6), pp.889-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-010-9466-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing detection of droughts in Amazonian forest canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana O. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadvinder Malhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz E. O. C. Aragão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ladle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryohachi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1187 (3), pp.733-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00520168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique paysagère en milieu de transition forêt-savane ivoirienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The variation of apparent crown size and canopy heterogeneity across lowland Amazonian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2009.299.a20419⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.72 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00493.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982399v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00454134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeply gapped vegetation patterns: On crown/root allometry, criticality and desertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. René Lefever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 261 (2), pp.194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global biogeography of semi-arid periodic vegetation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Dynamique paysagère en milieu de transition forêt-savane ivoirienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossahoua Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lejoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00413.x⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 299, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2009.299.a20419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00348249v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial decoupling of facilitation and competition at the origin of gapped vegetation patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The global biogeography of semi-arid periodic vegetation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 89 (6), pp.1521-1531. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (6), pp.715-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/07-0365.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00291831v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00348249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between rainfall, deforestation and fires during recent years in the Brazilian Amazonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial decoupling of facilitation and competition at the origin of gapped vegetation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Lima</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Lefever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2007.0026⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (6), pp.1521-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/07-0365.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981988v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00291831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise‐induced vegetation patterns in fire‐prone savannas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between rainfall, deforestation and fires during recent years in the Brazilian Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Eduardo O.C Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo d'Odorico</w:t>
+                <w:t xml:space="preserve">Andre Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Laio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yosio Shimabukuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JG000261⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 363 (1498), pp.1779-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2007.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04981983v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized vegetation patterning as fingerprint of climate and human impacts on semiarid ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+                <w:t xml:space="preserve">Noise‐induced vegetation patterns in fire‐prone savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo d'Odorico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilcare Porporato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lejoly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Lejeune</w:t>
+                <w:t xml:space="preserve">Luca Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01126.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (G2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JG000261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090703v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-organized vegetation patterning as fingerprint of climate and human impacts on semiarid ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (3), pp.537-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01126.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textural Ordination Based on Fourier Spectral Decomposition: A Method to Analyze and Compare Landscape Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4) (4), pp.555-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-005-2166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12459,265 +12593,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science pour la COP des forêts. Pour une alliance scientifique, numérique et sociétale entre les trois bassins tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Aparecido Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tshimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12727,51 +12861,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Spectra-Trait Initiative: A database of paired leaf spectroscopy and functional traits associated with leaf photosynthetic capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12823,523 +12957,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managed forests support higher carbon density and sequestration in the Congo basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bienfaiteur Sagang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Dalagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Favrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric options for predicting tropical tree height and crown area from stem diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards comprehensive individual tree species mapping in diverse tropical forests by harnessing temporal and spectral dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiq Jaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved tests for the origin of allometric scaling across tree architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chmurzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Byers Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shenkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04982034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13349,91 +13483,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From leaf to satellite, dynamics and functioning of tropical vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université de Montpellier (UM), FRA, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04653724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13443,1881 +13577,1881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf/Wood discrimination in ULS LiDAR using Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SilviLaser 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College London, Gower Street, London, Sep 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the actual performance of large-scale forest biomass mapping models ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACCE ARE-GAS GHG Breakfast Club online talk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking detailed tree level dynamics of tropical forest landscapes using deep convolutional neural networks and multitemporal, multimodal remote sensing data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Anthony Coomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Tropical Forest Phenology and Productivity from the Field to the Satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Clocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poilve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.716-719, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dycrypting tropical forest phenology with coupled remote sensing and field observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Clocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (EGU21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a robust framework to quantify LAI and radiative transfer variations at tree and landscape levels in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical phenology : functional change in ecosystems across space and time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des stocks de carbone dans la biosphère terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borderies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque de restitution du Tosca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre au satellite : comment cartographier la diversité des forêts tropicales d’Afrique Centrale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO International Conference: Botanists of the twenty-first century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.88-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Green Carpet: Use of Remotely Sensed Data for Improved Inventorying &amp; Monitoring of French Guiana's Forest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Forestry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4109-4112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285175v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the Green Carpet: Use of Remotely Sensed Data for Improved Inventorying &amp; Monitoring of French Guiana's Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. World Forestry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Sep 2015, Durban, South Africa. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244677v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy height estimation in French Guiana using LiDAR ICESat/GLAS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1337-1340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From tree to satellite, how to map the diversity of central Africa tropical forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanists of the 21st Century: roles, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas S Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree crown detection in high resolution optical and LiDAR images of tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssen Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.865068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15327,143 +15461,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’invisible : la dure tâche de calculer le stock et le flux de carbone d'une forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15473,2490 +15607,2490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean P. Vande Weghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan S Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean P. Vande Weghe; Tariq Stévart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ogooué Delta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Missouri Botanical Garden Press, 2021, 978-1-935641223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboveground Woody Biomass Product Validation Good Practices Protocol. Version 1.0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Duncanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Disney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Avitabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duncanson, L; Disney, M.; Armston, J.; Nickeson, J.; Minor, D.; Camacho, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Good Practices for Satellite Derived Land Product Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEOS Working Group on Calibration and Validation. Lanf Product Validation Subgroup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-236, 2021, Land Product Validation Subgroup (WGCV/CEOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean P. Vande Weghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean P. Vande Weghe,; Tariq Stévart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le delta de l'Ogooué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale des Parcs Nationaux, pp.199-222, 2017, 979-10-94862-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels botanistes pour le 21 e siècle ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain1</w:t>
+                <w:t xml:space="preserve">Pistes pour l'étude de la distribution des peuplements de Gilbertiodedron dewevrei comme signature des impacts climatiques ou anthropiques anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Katembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffroy de Saulieu; M. Elouga; Bonaventure Sonké. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanists of the twenty-first century: roles, challenges and opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, pp.88-94, 2016</w:t>
+              <w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF; IRD Editions, pp.157-170, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305648v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes pour l'étude de la distribution des peuplements de Gilbertiodedron dewevrei comme signature des impacts climatiques ou anthropiques anciens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
+                <w:t xml:space="preserve">Quels botanistes pour le 21 e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUF; IRD Editions, pp.157-170, 2016</w:t>
+              <w:t xml:space="preserve">Botanists of the twenty-first century: roles, challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, pp.88-94, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294553v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture analysis of very high spatial resolution optical images as a way to monitor vegetation and forest biomass in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.S.R. Murthy; S. Wesselman; H. Gilani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Scale Forest Biomass Assessment and Monitoring in the Hindu Kush Himalayan Region: A Geospatial Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Centre for Integrated Mountain Development (ICIMOD)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-164, 2015, ICIMOD special publication, 978 92 9115 336 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience, Self-Organization, Complexity and Pattern Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefania Scarsoglio</w:t>
+                <w:t xml:space="preserve">Assessment of Patterns in Ecogeomorphic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepcion Alados</w:t>
+                <w:t xml:space="preserve">Juan Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Gallart</w:t>
+                <w:t xml:space="preserve">Thorsten Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding self-organised ecogeomorphic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_3⟩</w:t>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.247-264, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526403v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Ecogeomorphic Processes in Dryland Systems</w:t>
+                <w:t xml:space="preserve">Focus : Les tropiques vus du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forget, P.-M.; Hossaert-McKey, M.; Poncy, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologie tropicale : de l'ombre à la lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.46-47, 2014, 978-2-749140759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526335v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Patterns in Ecogeomorphic Systems</w:t>
+                <w:t xml:space="preserve">Case Study of Self-Organized Vegetation Patterning in Dryland Regions of Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_9⟩</w:t>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.347-356, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526530v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study of Self-Organized Vegetation Patterning in Dryland Regions of Central Africa</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience, Self-Organization, Complexity and Pattern Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Scarsoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Alados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.347-356, 2014, </w:t>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding self-organised ecogeomorphic systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.55-84, 2014, 978-94-007-5726-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622798v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus : Les tropiques vus du ciel</w:t>
+                <w:t xml:space="preserve">Short-Range Ecogeomorphic Processes in Dryland Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Forget, P.-M.; Hossaert-McKey, M.; Poncy, O. </w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nora Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie tropicale : de l'ombre à la lumière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.85-101, 2014, 978-94-007-5726-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984071v1</w:t>
+                <w:t xml:space="preserve">hal-02526335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy Texture Analysis for Large-Scale Assessments of Tropical Forest Stand Structure and Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treetops at Risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.237-245, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7161-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass prediction in tropical forests : the canopy grain approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Biomass prediction in tropical forests: the canopy grain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gueroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote sensing of biomass : principles and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote sensing of biomass: principles and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2012, 978-953-307-315-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/17185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00658600v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass prediction in tropical forests: the canopy grain approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Biomass prediction in tropical forests : the canopy grain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote sensing of biomass: principles and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote sensing of biomass : principles and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-76, 2012, 798-953-51-0313-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267823v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00658600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighing trees with laser. What about vertical variations of wood density?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial Laser Scanning in Forest Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ghent, Belgium. s.n., 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of UAV and terrestrial laser scanning data to assess tree-and stand-level leaf and wood properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial laser scanning in forest ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighing trees with laser: vertical variations of wood specific gravity and their impacton volume-to-biomass conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Boyemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial laser scanning in forest ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmixing the patterns within big data: discriminating forest in French Guiana using modis time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitemp 2015, 8. International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France. 13, pp.357 - 367, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId565"/>
+      <w:footerReference w:type="default" r:id="rId568"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18103,51 +18237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.27.661894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chavana-Bryant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Wilkes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2025-67" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renaudineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1532280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilunga Muledi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Takoudjou Momo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lamulamu Kamukenge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Kombe Ibey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12080260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Russo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Takuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorian Tegebong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00552-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1682132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Caspersen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60262-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1724950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S A Tekam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Docas L Nshom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G C Ball" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alicah M Nungi&#8208;pambu Dembi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.419" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14202" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaitre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Maurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Z&#233;baz&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gorel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121402" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.803194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terryn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bartolo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duncanson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kellner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armston" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Minor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112845" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Ii Mofack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Raumonen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03283894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temilola Fatoyinbo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denbina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112533" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193170v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Kumar Tripathi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G. P. Virdis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.203" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02266-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jopaul Loubota Panzou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Phillips" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bohlman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13231" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02619063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101637" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58733-w" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13678" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0561-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936567v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18321-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02275384v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly F. Sirri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libalah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medjibe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02302269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mari&#235;lle Marselis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alonso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab2dcd" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncanson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armston" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avitabile" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09538-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.054" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RH0PFLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2851606" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bugnicourt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleneide Sotta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bastin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbasi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bocko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM6SQ0S8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Pargal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Rajashekar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030228" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13388" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Alexander Cherrington" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2566670" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080999v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02274037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Berger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.536" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065085v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adams" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Shapiro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1574.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00906207v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fabre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-6957-2013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tramon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.858846" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1606.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700495v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0362.1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984310v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00657316v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0116-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980231v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diouf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Lykke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG12389" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980260v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Maniatis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mollicone" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/134526" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Bradley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France F. Gerard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Weedon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O. Anderson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02405.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564264v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ5TL37T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675431v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06694.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454134v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00493.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1KHZQ01-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981997v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memel Yedmel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjumane Kadio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Fran&#231;ois Kouame" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-117" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981959v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lejoly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-031" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cermak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thornily" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq022" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564564v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-010-9466-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WJ08G8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520168v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E. O. C. Arag&#227;o" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohachi Arai" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03355.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossahoua Traor&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2009.299.a20419" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559148v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.030" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348249v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00413.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13Z2Q294-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291831v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0365.1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981988v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo O.C Arag&#227;o" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Shimabukuro" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.0026" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981983v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo d'Odorico" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laio" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcare Porporato" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000261" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD35RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090703v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejoly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deblauwe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01126.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090693v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-2166-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385665v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido Almeida" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tshimanga" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dalagnol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Georges" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Favrichon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996608v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981938v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ball" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Jaffer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Prieur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Jackson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chmurzynski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byers Brummer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Savage" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shenkin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04653724v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795675v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753918v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jackson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Coomes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996829v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Clocher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilve" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554372" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204378v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vincent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16202" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033213v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606164v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borderies" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606128v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285175v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534791v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Hedhli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865068" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202962v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984422v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Vande Weghe" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan S Saatchi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schill" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187053v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/documents.html" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01614663v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305648v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294553v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Libalah" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02303735v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/282848046_Texture_Analysis_of_Very_High_Spatial_Resolution_Optical_Images_as_a_Way_to_Monitor_Vegetation_and_Forest_Biomass_in_the_Tropics" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526403v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeltsch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turnbull" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scarsoglio" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Alados" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526335v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nora Mueller" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526530v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622798v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_13" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984071v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313573v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7161-5_24" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00658600v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gu&#233;roult" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/65/86/00/PDF/Intech_2011_HAL.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267823v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gueroult" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17185" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182414v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445339v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445395v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318236v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.27.661894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1659305" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chavana-Bryant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Wilkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxin Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2025-67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilunga Muledi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Takoudjou Momo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lamulamu Kamukenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Kombe Ibey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12080260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Russo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Takuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorian Tegebong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00552-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1682132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Caspersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60262-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1724950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S A Tekam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Docas L Nshom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G C Ball" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alicah M Nungi&#8208;pambu Dembi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.419" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renaudineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1532280" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Maurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113442" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Z&#233;baz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gorel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terryn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bartolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.803194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duncanson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kellner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armston" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Minor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112845" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16302" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03283894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temilola Fatoyinbo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denbina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112533" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Kumar Tripathi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G. P. Virdis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02266-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jopaul Loubota Panzou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Phillips" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bohlman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211127v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Ii Mofack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Raumonen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab051" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58733-w" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13678" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0561-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18321-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02619063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101637" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02275384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly F. Sirri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libalah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medjibe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083514" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02302269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mari&#235;lle Marselis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab2dcd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncanson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armston" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avitabile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09538-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.054" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RH0PFLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2851606" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bugnicourt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleneide Sotta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bastin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbasi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bocko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM6SQ0S8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Pargal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Rajashekar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030228" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824479v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13388" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983224v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Alexander Cherrington" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2566670" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080999v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02274037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.536" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065085v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Shapiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1574.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00906207v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fabre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-6957-2013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tramon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.858846" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1606.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0362.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00657316v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0116-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984310v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980231v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diouf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Lykke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG12389" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Bradley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France F. Gerard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Weedon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O. Anderson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02405.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564264v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.015" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ5TL37T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675431v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06694.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980260v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Maniatis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mollicone" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/134526" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981959v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lejoly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-031" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981946v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cermak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koller" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thornily" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq022" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981997v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memel Yedmel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjumane Kadio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Fran&#231;ois Kouame" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564564v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-010-9466-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WJ08G8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520168v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E. O. C. Arag&#227;o" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohachi Arai" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03355.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00493.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1KHZQ01-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559148v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.030" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossahoua Traor&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2009.299.a20419" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348249v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00413.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13Z2Q294-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291831v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0365.1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981988v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo O.C Arag&#227;o" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lima" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Shimabukuro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.0026" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981983v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo d'Odorico" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcare Porporato" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000261" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD35RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090703v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejoly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deblauwe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01126.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090693v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-2166-6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385665v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido Almeida" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tshimanga" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304501v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dalagnol" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Georges" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Favrichon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981938v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ball" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Jaffer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Prieur" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Jackson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chmurzynski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byers Brummer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Savage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shenkin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04653724v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795675v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753918v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jackson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Coomes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996829v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Clocher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilve" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554372" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204378v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vincent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16202" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033213v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606164v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borderies" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606128v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285175v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534791v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Hedhli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865068" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202962v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984422v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Vande Weghe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan S Saatchi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schill" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187053v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/documents.html" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01614663v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294553v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Libalah" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305648v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02303735v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/282848046_Texture_Analysis_of_Very_High_Spatial_Resolution_Optical_Images_as_a_Way_to_Monitor_Vegetation_and_Forest_Biomass_in_the_Tropics" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526530v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984071v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622798v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_13" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526403v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeltsch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turnbull" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scarsoglio" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Alados" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_3" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526335v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nora Mueller" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_4" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313573v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7161-5_24" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267823v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gueroult" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17185" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00658600v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gu&#233;roult" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/65/86/00/PDF/Intech_2011_HAL.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182414v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445339v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445395v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318236v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>