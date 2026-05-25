--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -640,11950 +640,12096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric Equations for Aboveground Biomass Estimation in Wet Miombo Forests of the Democratic Republic of the Congo Using Terrestrial LiDAR</w:t>
+                <w:t xml:space="preserve">Managed rainforests support higher carbon density and sequestration in the Congo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ilunga Muledi</w:t>
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Takoudjou Momo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Ricardo Dalagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Lamulamu Kamukenge</w:t>
+                <w:t xml:space="preserve">Lee White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfred Kombe Ibey</w:t>
+                <w:t xml:space="preserve">Stephanie George-Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Favrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments12080260⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-72399-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234979v1</w:t>
+                <w:t xml:space="preserve">hal-05612803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and for remote sensing monitoring of carbon dynamics in African tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Thomas Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Solène Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1532280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987352v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spaceborne and UAV-LiDAR reveal hammer-headed bat preference for intermediate canopy height and diverse structure in a Central African rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+                <w:t xml:space="preserve">Nicholas J Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+                <w:t xml:space="preserve">Jean Michel Takuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorian Tegebong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-025-00552-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05365725v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaceborne and UAV-LiDAR reveal hammer-headed bat preference for intermediate canopy height and diverse structure in a Central African rainforest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Lebreton</w:t>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Dean</w:t>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40462-025-00552-7⟩</w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046718v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05365725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 forest typology mapping in Central Africa: assessing deep learning and image preprocessing effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Tresson</w:t>
+                <w:t xml:space="preserve">Allometric Equations for Aboveground Biomass Estimation in Wet Miombo Forests of the Democratic Republic of the Congo Using Terrestrial LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ilunga Muledi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Takoudjou Momo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lamulamu Kamukenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Kombe Ibey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1682132⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments12080260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305563v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global spectrum of tree crown architecture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Caspersen</w:t>
+                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60262-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e71075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088584v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based mapping of annual canopy height and aboveground biomass in African dense forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien de Truchis</w:t>
+                <w:t xml:space="preserve">Sentinel-2 forest typology mapping in Central Africa: assessing deep learning and image preprocessing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Sean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1724950⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1682132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441369v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Selection and Seed Dispersal by the Great Blue Turaco ( Corythaeola cristata) in the Rainforests of Southern Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The global spectrum of tree crown architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docas L Nshom</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Caspersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/btp.70153⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60262-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453647v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TROLL 4.0: representing water and carbon fluxes, leaf phenology, and intraspecific trait variation in a mixed-species individual-based forest dynamics model – Part 2: Model evaluation for two Amazonian sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat Selection and Seed Dispersal by the Great Blue Turaco ( Corythaeola cristata) in the Rainforests of Southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G C Ball</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Antoine S A Tekam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boisseaux</w:t>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docas L Nshom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-3106⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.e70153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.70153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769801v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining satellite and field data reveals Congo's forest types structure, functioning and composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Satellite-based mapping of annual canopy height and aboveground biomass in African dense forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+                <w:t xml:space="preserve">Aurélien de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Sean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.419⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1724950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739747v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and for remote sensing monitoring of carbon dynamics in African tropical forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TROLL 4.0: representing water and carbon fluxes, leaf phenology, and intraspecific trait variation in a mixed-species individual-based forest dynamics model – Part 2: Model evaluation for two Amazonian sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Renaudineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liang Wan</w:t>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+                <w:t xml:space="preserve">Fabian J Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G C Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2025.1532280⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (16), pp.5205-5243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-3106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023694v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining satellite and field data reveals Congo's forest types structure, functioning and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajashekar Gopalakrishnan</w:t>
+                <w:t xml:space="preserve">Juliette Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhi Jha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Maïalicah M Nungi‐pambu Dembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03162-x⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.200-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540481v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional vegetation structure drives patterns of seed dispersal by African hornbills</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wikelski</w:t>
+                <w:t xml:space="preserve">Suraj Reddy Rodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajashekar Gopalakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14202⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03162-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797837v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent patterns of common species across tropical tree communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin J P Sullivan</w:t>
+                <w:t xml:space="preserve">Three‐dimensional vegetation structure drives patterns of seed dispersal by African hornbills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docas L Nshom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo I Prado</w:t>
+                <w:t xml:space="preserve">António Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans ter Steege</w:t>
+                <w:t xml:space="preserve">Martin Wikelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 625, pp.728-734. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (12), pp.1935-1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06820-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414779v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between soil and other environmental variables modulate forest expansion and ecotone dynamics in humid savannas of Central Africa</w:t>
+                <w:t xml:space="preserve">Consistent patterns of common species across tropical tree communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bienfaiteur Takougoum Sagang</w:t>
+                <w:t xml:space="preserve">Declan L M Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imma Tcheferi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Simon L Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Libalah</w:t>
+                <w:t xml:space="preserve">Martin J P Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+                <w:t xml:space="preserve">Paulo I Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans ter Steege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1120⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.728-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764653v1</w:t>
+                <w:t xml:space="preserve">hal-04414779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor airborne lidar requires intercalibration for consistent estimation of light attenuation and plant area density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between soil and other environmental variables modulate forest expansion and ecotone dynamics in humid savannas of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+                <w:t xml:space="preserve">Le Bienfaiteur Takougoum Sagang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brede</w:t>
+                <w:t xml:space="preserve">Imma Tcheferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaitre</w:t>
+                <w:t xml:space="preserve">Moses Libalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Maurent</w:t>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 286, pp.113442. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, pp.20241120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932451v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest and tree species distribution on the ultramafic substrates of New Caledonia</w:t>
+                <w:t xml:space="preserve">Multi-sensor airborne lidar requires intercalibration for consistent estimation of light attenuation and plant area density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+                <w:t xml:space="preserve">Guillaume Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Hequet</w:t>
+                <w:t xml:space="preserve">Eliott Maurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (3), pp.412-424. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.113442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2181216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048905v1</w:t>
+                <w:t xml:space="preserve">hal-03932451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural regeneration in tropical forests along a disturbance gradient in South-East Cameroon</w:t>
+                <w:t xml:space="preserve">Forest and tree species distribution on the ultramafic substrates of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Zébazé</w:t>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gorel</w:t>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gillet</w:t>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructueux Houngbégnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121402⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2181216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204422v1</w:t>
+                <w:t xml:space="preserve">hal-04048905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV‐Lidar reveals that canopy structure mediates the influence of edge effects on forest diversity, function and microclimate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+                <w:t xml:space="preserve">Natural regeneration in tropical forests along a disturbance gradient in South-East Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Zébazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fructueux Houngbégnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14105⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 547, pp.121402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106116v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive estimation of individual tree biomass: Allometric models, terrestrial and UAV laser scanning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Terryn</w:t>
+                <w:t xml:space="preserve">UAV‐Lidar reveals that canopy structure mediates the influence of edge effects on forest diversity, function and microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renée Bartolo</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.1411-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764393v1</w:t>
+                <w:t xml:space="preserve">hal-04106116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Drone and Ground-Based Liana Measurements in a Congolese Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+                <w:t xml:space="preserve">Automated landform classification and mapping using a combined textural-morphometric approach: the Congo basin and surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2022.803194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/jgeomorphology/2022/0752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612831v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability in time and consistency between atmospheric corrections: Assessing the reliability of Sentinel-2 products for biodiversity monitoring in tropical forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chraibi</w:t>
+                <w:t xml:space="preserve">Tallo: A global tree allometry and crown architecture database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian de Boissieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Caspersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102884⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (17), pp.5254-5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747311v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peering through the thicket: Effects of UAV LiDAR scanner settings and flight planning on canopy volume discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harm M. Bartholomeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jag.2022.103056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability in time and consistency between atmospheric corrections: Assessing the reliability of Sentinel-2 products for biodiversity monitoring in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649011v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground biomass density models for NASA’s Global Ecosystem Dynamics Investigation (GEDI) lidar mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Kellner</w:t>
+                <w:t xml:space="preserve">Linking Drone and Ground-Based Liana Measurements in a Congolese Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Armston</w:t>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Dubayah</w:t>
+                <w:t xml:space="preserve">Eric Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Minor</w:t>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 270, pp.112845. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2022.803194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516285v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated landform classification and mapping using a combined textural-morphometric approach: the Congo basin and surroundings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+                <w:t xml:space="preserve">Non-destructive estimation of individual tree biomass: Allometric models, terrestrial and UAV laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Betard</w:t>
+                <w:t xml:space="preserve">Louise Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harm M. Bartholomeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renée Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.79-102. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/jgeomorphology/2022/0752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820759v1</w:t>
+                <w:t xml:space="preserve">hal-03764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tallo: A global tree allometry and crown architecture database</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Caspersen</w:t>
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (17), pp.5254-5268. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.142-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707339v1</w:t>
+                <w:t xml:space="preserve">hal-03649011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
+                <w:t xml:space="preserve">Aboveground biomass density models for NASA’s Global Ecosystem Dynamics Investigation (GEDI) lidar mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Laura Duncanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bastin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">James Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Armston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Dubayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.112845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205277v1</w:t>
+                <w:t xml:space="preserve">hal-03516285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NASA AfriSAR campaign: Airborne SAR and lidar measurements of tropical forest structure and biomass in support of current and future space missions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of automated pipelines for tree and plot metric estimation from TLS data in tropical forest areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Denbina</w:t>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasi Raumonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112533⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (6), pp.753-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283894v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lyszczarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.2398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13122398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real potential of current passive satellite data to map aboveground biomass in tropical forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wirong Chanthorn</w:t>
+                <w:t xml:space="preserve">The NASA AfriSAR campaign: Airborne SAR and lidar measurements of tropical forest structure and biomass in support of current and future space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temilola Fatoyinbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Armston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Denbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.203⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, pp.112533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193170v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African tropical montane forests store more carbon than was thought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 596 (7873), pp.488-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-021-02266-3⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 593, pp.90-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331304v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantropical variability in tree crown allometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bohlman</w:t>
+                <w:t xml:space="preserve">The real potential of current passive satellite data to map aboveground biomass in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Kumar Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore G. P. Virdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirong Chanthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13231⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.504-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103872v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automated pipelines for tree and plot metric estimation from TLS data in tropical forest areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Pantropical variability in tree crown allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Jopaul Loubota Panzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bohlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.459-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03211127v1</w:t>
+                <w:t xml:space="preserve">hal-03103872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Signatures of plant functional Strategies in Wood Density Profiles of African Trees to correct Mass estimations from terrestrial Laser Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">African tropical montane forests store more carbon than was thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58733-w⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 596 (7873), pp.488-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-021-02266-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470476v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial laser scanning reveals convergence of tree architecture with increasingly dominant crown canopy position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+                <w:t xml:space="preserve">Airborne Lidar Sampling Pivotal for Accurate Regional AGB Predictions from Multispectral Images in Forest-Savanna Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Poilvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13678⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943974v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of African humid tropical forest aboveground biomass derived from management inventories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0561-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1154-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02929027v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial validation reveals poor predictive performance of large-scale ecological mapping models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Katembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses B. Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin B Boyemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18321-y⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936567v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leveraging Signatures of plant functional Strategies in Wood Density Profiles of African Trees to correct Mass estimations from terrestrial Laser Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58733-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586110v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Lidar Sampling Pivotal for Accurate Regional AGB Predictions from Multispectral Images in Forest-Savanna Landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+                <w:t xml:space="preserve">Terrestrial laser scanning reveals convergence of tree architecture with increasingly dominant crown canopy position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Ii Mofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12101637⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2442-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619063v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">A map of African humid tropical forest aboveground biomass derived from management inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02885165v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spatial validation reveals poor predictive performance of large-scale ecological mapping models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18321-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189103v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric Models to Estimate Leaf Area for Tropical African Broadleaved Forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+                <w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Medjibe</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL083514⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.881-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275384v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between remotely sensed vertical canopy structure and tree species diversity in Gabon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allometric Models to Estimate Leaf Area for Tropical African Broadleaved Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine Abernethy</w:t>
+                <w:t xml:space="preserve">Nelly F. Sirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Alonso</w:t>
+                <w:t xml:space="preserve">M. Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medjibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab2dcd⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (15), pp.8985-8994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302269v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Consistent Global Forest Aboveground Biomass Product Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the relation between remotely sensed vertical canopy structure and tree species diversity in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armston</w:t>
+                <w:t xml:space="preserve">Suzanne Mariëlle Marselis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Disney</w:t>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Armston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Avitabile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Katharine Abernethy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09538-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.094013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab2dcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403066v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using volume-weighted average wood specific gravity of trees reduces bias in aboveground biomass predictions from forest volume data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noël Fonton</w:t>
+                <w:t xml:space="preserve">The Importance of Consistent Global Forest Aboveground Biomass Product Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duncanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Disney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Avitabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.04.054⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.979-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09538-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01918113v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Reference Datasets From the TropiSAR and AfriSAR Campaigns in Support of Upcoming Spaceborne Biomass Missions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Klaus Scipal</w:t>
+                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+                <w:t xml:space="preserve">Jan Hackenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2851606⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932955v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using textural analysis for regional landform and landscape mapping, Eastern Guiana Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bugnicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdenira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleneide Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 317, pp.23 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-tropical prediction of forest structure from the largest trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Reference Datasets From the TropiSAR and AfriSAR Campaigns in Support of Upcoming Spaceborne Biomass Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ervan Rutishauser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+                <w:t xml:space="preserve">Nicolas Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+                <w:t xml:space="preserve">Shengli Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Scipal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12803⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.3617-3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2851606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102265v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional allometry for the Congo basin forests based on the largest ever destructive sampling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Using volume-weighted average wood specific gravity of trees reduces bias in aboveground biomass predictions from forest volume data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bocko</w:t>
+                <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 430, pp.228-240. </w:t>
+              <w:t xml:space="preserve">, 2018, 424, pp.519-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171750v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan-tropical prediction of forest structure from the largest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hackenberg</w:t>
+                <w:t xml:space="preserve">Jean-Francois Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+                <w:t xml:space="preserve">Ervan Rutishauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.1366-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837401v1</w:t>
+                <w:t xml:space="preserve">hal-02102265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting Aboveground Biomass?Canopy Texture Relationships in a Landscape of Forest Mosaic in the Western Ghats of India Using Very High Resolution Cartosat Imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
+                <w:t xml:space="preserve">A regional allometry for the Congo basin forests based on the largest ever destructive sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gopalakrishnan Rajashekar</w:t>
+                <w:t xml:space="preserve">Alfred Ngomanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natesan Balachandran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Michel Mbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bocko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9030228⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430, pp.228-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556328v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+                <w:t xml:space="preserve">Inverting Aboveground Biomass?Canopy Texture Relationships in a Landscape of Forest Mosaic in the Western Ghats of India Using Very High Resolution Cartosat Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourabh Pargal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Fararoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopalakrishnan Rajashekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9030228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824235v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Antin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 200, pp.140 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162210v1</w:t>
+                <w:t xml:space="preserve">hal-01824235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric equations for integrating remote sensing imagery into forest monitoring programmes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13388⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (13), pp.6823-6832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824479v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted allometries between stem diameter, crown area, and tree height in five tropical biogeographic areas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Allometric equations for integrating remote sensing imagery into forest monitoring programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Caspersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Antin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-016-1424-3⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.177 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940496v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equatorial Forests Display Distinct Trends in Phenological Variation: A Time-Series Analysis of Vegetation Index Data from Three Continents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
+                <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.1571-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2566670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01983224v1</w:t>
+                <w:t xml:space="preserve">hal-01358263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equatorial Forests Display Distinct Trends in Phenological Variation: A Time-Series Analysis of Vegetation Index Data from Three Continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gond</w:t>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.240 (1-18). </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.3505-3511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2566670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943016v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted allometries between stem diameter, crown area, and tree height in five tropical biogeographic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Antin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.1953-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1424-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358263v1</w:t>
+                <w:t xml:space="preserve">hal-01940496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fayolle</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gourlet-Fleury</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep13156⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.240 (1-18). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892195v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuating the bidirectional texture variation of satellite images of tropical forest canopies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080999v1</w:t>
+                <w:t xml:space="preserve">hal-01892195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF-corrected vegetation indices confirm seasonal pattern in greening of French Guiana's forests.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attenuating the bidirectional texture variation of satellite images of tropical forest canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.536⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274037v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRDF-corrected vegetation indices confirm seasonal pattern in greening of French Guiana's forests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Barbier</w:t>
+                <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Forêt, 211-212, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059051v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (12), pp.11883-11914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground biomass mapping of African forest mosaics using canopy texture analysis: toward a regional approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Shapiro</w:t>
+                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), p. 21 - p. 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/13-1574.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065085v1</w:t>
+                <w:t xml:space="preserve">hal-01059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution quantification of deciduouness in West central African Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+                <w:t xml:space="preserve">Aboveground biomass mapping of African forest mosaics using canopy texture analysis: toward a regional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-6957-2013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.1984-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-1574.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00906207v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy height model characteristics derived from airbone laser scanning and its effectiveness in discriminating various tropical moist forest types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Kennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (24), pp.8917-8935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431161.2013.858846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing aboveground tropical forest biomass using Google Earth canopy images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théo Flavenot</w:t>
+                <w:t xml:space="preserve">Multiresolution quantification of deciduouness in West central African Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/11-1606.1⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (11), pp.6957-6967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-6957-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313590v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00906207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and dynamics of banded vegetation pattern migration in arid climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (1), pp.3-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/11-0362.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00700495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking canopy images to forest structural parameters : potential of a modeling framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing aboveground tropical forest biomass using Google Earth canopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Flavenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0116-9⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.993-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-1606.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00657316v2</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking remote-sensing information to tropical forest structure : the crucial role of modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Earthzine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fire history, edaphic factors and woody vegetation structure and composition in a semi-arid savanna landscape (Niger, West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking canopy images to forest structural parameters : potential of a modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980231v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00657316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">book review: Macro‐ecology of the world’s savannas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between fire history, edaphic factors and woody vegetation structure and composition in a semi-arid savanna landscape (Niger, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mette Lykke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.488-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04982049v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between phenology, radiation and precipitation in the Amazon region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">book review: Macro‐ecology of the world’s savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02405.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00675178v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04982049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional texture function of metric resolution optical images of tropical forest: an approach using LiDAR hillshade simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Potential of Commercial Forest Inventory Data to Report on Forest Carbon Stock and Forest Carbon Stock Changes for REDD+ under the UNFCCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Mollicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/134526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00564264v1</w:t>
+                <w:t xml:space="preserve">hal-04980260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental modulation of self-organized periodic vegetation patterns in Sudan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Bogaert</w:t>
+                <w:t xml:space="preserve">Relationships between phenology, radiation and precipitation in the Amazon region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Weedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana O. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06694.x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.2245-2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02405.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00675431v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00675178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Potential of Commercial Forest Inventory Data to Report on Forest Carbon Stock and Forest Carbon Stock Changes for REDD+ under the UNFCCC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidirectional texture function of metric resolution optical images of tropical forest: an approach using LiDAR hillshade simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forestry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/134526⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (1), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980260v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00564264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure spatiale des individus ligneux dans une « brousse tachetée » au sud-ouest du Niger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+                <w:t xml:space="preserve">Environmental modulation of self-organized periodic vegetation patterns in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/X10-031⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (6), pp.990-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06694.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981959v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00675431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates and relationships between aboveground and belowground resource exchange surface areas in a Sitka spruce managed forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The variation of apparent crown size and canopy heterogeneity across lowland Amazonian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.72 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00493.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04981946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00454134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du feu sur la structure et la composition floristique d’un peuplement forestier de Côte d’Ivoire et interaction avec les traitements sylvicoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale comparison of spatial patterns using two-dimensional cross-spectral analysis: application to a semi-arid (gapped) landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memel Yedmel</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjumane Kadio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">A. Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/X10-117⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.889-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-010-9466-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981997v1</w:t>
+                <w:t xml:space="preserve">halsde-00564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale comparison of spatial patterns using two-dimensional cross-spectral analysis: application to a semi-arid (gapped) landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du feu sur la structure et la composition floristique d’un peuplement forestier de Côte d’Ivoire et interaction avec les traitements sylvicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memel Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjumane Kadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan François Kouame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-010-9466-1⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (10), pp.1904-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X10-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00564564v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing detection of droughts in Amazonian forest canopies</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure spatiale des individus ligneux dans une « brousse tachetée » au sud-ouest du Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana O. Anderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+                <w:t xml:space="preserve">Abdoulaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz E. O. C. Aragão</w:t>
+                <w:t xml:space="preserve">Ali Mahamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ladle</w:t>
+                <w:t xml:space="preserve">Jean Lejoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryohachi Arai</w:t>
+                <w:t xml:space="preserve">Mahamane Saadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1187 (3), pp.733-750. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.827-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03355.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/X10-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00520168v1</w:t>
+                <w:t xml:space="preserve">hal-04981959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variation of apparent crown size and canopy heterogeneity across lowland Amazonian forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates and relationships between aboveground and belowground resource exchange surface areas in a Sitka spruce managed forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thornily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00493.x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6), pp.705-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00454134v1</w:t>
+                <w:t xml:space="preserve">hal-04981946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeply gapped vegetation patterns: On crown/root allometry, criticality and desertification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remote sensing detection of droughts in Amazonian forest canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana O. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz E. O. C. Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ladle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohachi Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.030⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1187 (3), pp.733-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559148v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00520168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique paysagère en milieu de transition forêt-savane ivoirienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+                <w:t xml:space="preserve">Deeply gapped vegetation patterns: On crown/root allometry, criticality and desertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. René Lefever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2009.299.a20419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 261 (2), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982399v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global biogeography of semi-arid periodic vegetation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Dynamique paysagère en milieu de transition forêt-savane ivoirienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossahoua Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lejoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00413.x⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 299, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2009.299.a20419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00348249v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial decoupling of facilitation and competition at the origin of gapped vegetation patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between rainfall, deforestation and fires during recent years in the Brazilian Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Eduardo O.C Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosio Shimabukuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/07-0365.1⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 363 (1498), pp.1779-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2007.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00291831v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between rainfall, deforestation and fires during recent years in the Brazilian Amazonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial decoupling of facilitation and competition at the origin of gapped vegetation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2007.0026⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (6), pp.1521-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/07-0365.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981988v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00291831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise‐induced vegetation patterns in fire‐prone savannas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Ridolfi</w:t>
+                <w:t xml:space="preserve">The global biogeography of semi-arid periodic vegetation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (6), pp.715-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00413.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JG000261⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04981983v1</w:t>
+                <w:t xml:space="preserve">halsde-00348249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized vegetation patterning as fingerprint of climate and human impacts on semiarid ecosystems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise‐induced vegetation patterns in fire‐prone savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Deblauwe</w:t>
+                <w:t xml:space="preserve">Paolo d'Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lejeune</w:t>
+                <w:t xml:space="preserve">Francesco Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilcare Porporato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01126.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (G2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JG000261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090703v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-organized vegetation patterning as fingerprint of climate and human impacts on semiarid ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (3), pp.537-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01126.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textural Ordination Based on Fourier Spectral Decomposition: A Method to Analyze and Compare Landscape Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4) (4), pp.555-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-005-2166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12593,265 +12739,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science pour la COP des forêts. Pour une alliance scientifique, numérique et sociétale entre les trois bassins tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Aparecido Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tshimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lescuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12861,51 +13007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Spectra-Trait Initiative: A database of paired leaf spectroscopy and functional traits associated with leaf photosynthetic capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12957,523 +13103,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managed forests support higher carbon density and sequestration in the Congo basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bienfaiteur Sagang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Dalagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Favrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric options for predicting tropical tree height and crown area from stem diameter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+                <w:t xml:space="preserve">Towards comprehensive individual tree species mapping in diverse tropical forests by harnessing temporal and spectral dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiq Jaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996608v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards comprehensive individual tree species mapping in diverse tropical forests by harnessing temporal and spectral dimensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toby Jackson</w:t>
+                <w:t xml:space="preserve">Allometric options for predicting tropical tree height and crown area from stem diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981938v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved tests for the origin of allometric scaling across tree architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chmurzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Byers Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shenkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadvinder Malhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04982034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13483,91 +13629,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From leaf to satellite, dynamics and functioning of tropical vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université de Montpellier (UM), FRA, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04653724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13577,1881 +13723,1881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf/Wood discrimination in ULS LiDAR using Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SilviLaser 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College London, Gower Street, London, Sep 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the actual performance of large-scale forest biomass mapping models ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACCE ARE-GAS GHG Breakfast Club online talk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking detailed tree level dynamics of tropical forest landscapes using deep convolutional neural networks and multitemporal, multimodal remote sensing data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Anthony Coomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Tropical Forest Phenology and Productivity from the Field to the Satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Clocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poilve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.716-719, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dycrypting tropical forest phenology with coupled remote sensing and field observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Clocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (EGU21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a robust framework to quantify LAI and radiative transfer variations at tree and landscape levels in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical phenology : functional change in ecosystems across space and time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des stocks de carbone dans la biosphère terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borderies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque de restitution du Tosca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre au satellite : comment cartographier la diversité des forêts tropicales d’Afrique Centrale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO International Conference: Botanists of the twenty-first century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.88-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the Green Carpet: Use of Remotely Sensed Data for Improved Inventorying &amp; Monitoring of French Guiana's Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. World Forestry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Sep 2015, Durban, South Africa. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244677v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Green Carpet: Use of Remotely Sensed Data for Improved Inventorying &amp; Monitoring of French Guiana's Forest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Forestry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4109-4112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285175v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy height estimation in French Guiana using LiDAR ICESat/GLAS data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas S Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Gond</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599405v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From tree to satellite, how to map the diversity of central Africa tropical forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanists of the 21st Century: roles, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Canopy height estimation in French Guiana using LiDAR ICESat/GLAS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1337-1340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585536v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree crown detection in high resolution optical and LiDAR images of tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssen Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.865068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15461,143 +15607,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’invisible : la dure tâche de calculer le stock et le flux de carbone d'une forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15607,2490 +15753,2490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean P. Vande Weghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan S Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean P. Vande Weghe; Tariq Stévart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ogooué Delta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Missouri Botanical Garden Press, 2021, 978-1-935641223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboveground Woody Biomass Product Validation Good Practices Protocol. Version 1.0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Duncanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Disney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Avitabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duncanson, L; Disney, M.; Armston, J.; Nickeson, J.; Minor, D.; Camacho, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Good Practices for Satellite Derived Land Product Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEOS Working Group on Calibration and Validation. Lanf Product Validation Subgroup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-236, 2021, Land Product Validation Subgroup (WGCV/CEOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean P. Vande Weghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean P. Vande Weghe,; Tariq Stévart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le delta de l'Ogooué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale des Parcs Nationaux, pp.199-222, 2017, 979-10-94862-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes pour l'étude de la distribution des peuplements de Gilbertiodedron dewevrei comme signature des impacts climatiques ou anthropiques anciens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
+                <w:t xml:space="preserve">Quels botanistes pour le 21 e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUF; IRD Editions, pp.157-170, 2016</w:t>
+              <w:t xml:space="preserve">Botanists of the twenty-first century: roles, challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, pp.88-94, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294553v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels botanistes pour le 21 e siècle ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain1</w:t>
+                <w:t xml:space="preserve">Pistes pour l'étude de la distribution des peuplements de Gilbertiodedron dewevrei comme signature des impacts climatiques ou anthropiques anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Katembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffroy de Saulieu; M. Elouga; Bonaventure Sonké. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanists of the twenty-first century: roles, challenges and opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, pp.88-94, 2016</w:t>
+              <w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF; IRD Editions, pp.157-170, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305648v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture analysis of very high spatial resolution optical images as a way to monitor vegetation and forest biomass in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.S.R. Murthy; S. Wesselman; H. Gilani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Scale Forest Biomass Assessment and Monitoring in the Hindu Kush Himalayan Region: A Geospatial Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Centre for Integrated Mountain Development (ICIMOD)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-164, 2015, ICIMOD special publication, 978 92 9115 336 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Patterns in Ecogeomorphic Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Volker Grimm</w:t>
+                <w:t xml:space="preserve">Resilience, Self-Organization, Complexity and Pattern Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Scarsoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Alados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_9⟩</w:t>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding self-organised ecogeomorphic systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.55-84, 2014, 978-94-007-5726-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526530v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus : Les tropiques vus du ciel</w:t>
+                <w:t xml:space="preserve">Short-Range Ecogeomorphic Processes in Dryland Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Forget, P.-M.; Hossaert-McKey, M.; Poncy, O. </w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nora Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie tropicale : de l'ombre à la lumière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.85-101, 2014, 978-94-007-5726-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984071v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study of Self-Organized Vegetation Patterning in Dryland Regions of Central Africa</w:t>
+                <w:t xml:space="preserve">Assessment of Patterns in Ecogeomorphic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_13⟩</w:t>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.247-264, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622798v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience, Self-Organization, Complexity and Pattern Formation</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case Study of Self-Organized Vegetation Patterning in Dryland Regions of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding self-organised ecogeomorphic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_3⟩</w:t>
+              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.347-356, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5727-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526403v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Ecogeomorphic Processes in Dryland Systems</w:t>
+                <w:t xml:space="preserve">Focus : Les tropiques vus du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Eva Nora Mueller; John Wainwright; Anthony J. Parsons; Laura Turnbull. </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forget, P.-M.; Hossaert-McKey, M.; Poncy, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of Land Degradation in Drylands. Understanding Self-Organised Ecogeomorphic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologie tropicale : de l'ombre à la lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.46-47, 2014, 978-2-749140759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526335v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy Texture Analysis for Large-Scale Assessments of Tropical Forest Stand Structure and Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treetops at Risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.237-245, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7161-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass prediction in tropical forests: the canopy grain approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Biomass prediction in tropical forests : the canopy grain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote sensing of biomass: principles and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote sensing of biomass : principles and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-76, 2012, 798-953-51-0313-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267823v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00658600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass prediction in tropical forests : the canopy grain approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Biomass prediction in tropical forests: the canopy grain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gueroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote sensing of biomass : principles and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote sensing of biomass: principles and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2012, 978-953-307-315-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/17185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00658600v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighing trees with laser. What about vertical variations of wood density?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial Laser Scanning in Forest Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ghent, Belgium. s.n., 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of UAV and terrestrial laser scanning data to assess tree-and stand-level leaf and wood properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin-Ducup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial laser scanning in forest ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighing trees with laser: vertical variations of wood specific gravity and their impacton volume-to-biomass conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Boyemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial laser scanning in forest ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmixing the patterns within big data: discriminating forest in French Guiana using modis time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Alexander Cherrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitemp 2015, 8. International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France. 13, pp.357 - 367, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId568"/>
+      <w:footerReference w:type="default" r:id="rId573"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18237,51 +18383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.27.661894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1659305" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chavana-Bryant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Wilkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxin Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2025-67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilunga Muledi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Takoudjou Momo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lamulamu Kamukenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Kombe Ibey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12080260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Russo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Takuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorian Tegebong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00552-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1682132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Caspersen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60262-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1724950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S A Tekam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Docas L Nshom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G C Ball" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alicah M Nungi&#8208;pambu Dembi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.419" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renaudineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1532280" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Maurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113442" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Z&#233;baz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gorel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terryn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bartolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.803194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duncanson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kellner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armston" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Minor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112845" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16302" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03283894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temilola Fatoyinbo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denbina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112533" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Kumar Tripathi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G. P. Virdis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02266-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jopaul Loubota Panzou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Phillips" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bohlman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211127v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Ii Mofack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Raumonen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab051" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58733-w" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13678" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0561-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18321-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02619063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101637" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02275384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly F. Sirri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libalah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medjibe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083514" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02302269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mari&#235;lle Marselis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab2dcd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncanson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armston" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avitabile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09538-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.054" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RH0PFLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2851606" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bugnicourt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleneide Sotta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bastin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbasi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bocko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM6SQ0S8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Pargal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Rajashekar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030228" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824479v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13388" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983224v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Alexander Cherrington" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2566670" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080999v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02274037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.536" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065085v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Shapiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1574.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00906207v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fabre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-6957-2013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tramon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.858846" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1606.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0362.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00657316v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0116-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984310v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980231v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diouf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Lykke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG12389" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Bradley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France F. Gerard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Weedon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O. Anderson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02405.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564264v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.015" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ5TL37T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675431v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06694.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980260v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Maniatis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mollicone" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/134526" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981959v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lejoly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-031" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981946v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cermak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koller" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thornily" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq022" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981997v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memel Yedmel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjumane Kadio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Fran&#231;ois Kouame" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564564v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-010-9466-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WJ08G8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520168v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E. O. C. Arag&#227;o" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohachi Arai" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03355.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00493.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1KHZQ01-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559148v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.030" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossahoua Traor&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2009.299.a20419" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348249v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00413.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13Z2Q294-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291831v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0365.1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981988v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo O.C Arag&#227;o" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lima" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Shimabukuro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.0026" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981983v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo d'Odorico" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcare Porporato" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000261" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD35RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090703v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejoly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deblauwe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01126.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090693v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-2166-6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385665v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido Almeida" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tshimanga" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304501v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dalagnol" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Georges" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Favrichon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981938v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ball" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Jaffer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Prieur" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Jackson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chmurzynski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byers Brummer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Savage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shenkin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04653724v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795675v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753918v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jackson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Coomes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996829v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Clocher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilve" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554372" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204378v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vincent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16202" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033213v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606164v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borderies" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606128v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285175v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534791v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Hedhli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865068" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202962v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984422v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Vande Weghe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan S Saatchi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schill" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187053v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/documents.html" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01614663v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294553v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Libalah" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305648v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02303735v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/282848046_Texture_Analysis_of_Very_High_Spatial_Resolution_Optical_Images_as_a_Way_to_Monitor_Vegetation_and_Forest_Biomass_in_the_Tropics" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526530v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984071v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622798v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_13" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526403v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeltsch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turnbull" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scarsoglio" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Alados" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_3" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526335v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nora Mueller" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_4" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313573v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7161-5_24" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267823v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gueroult" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17185" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00658600v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gu&#233;roult" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/65/86/00/PDF/Intech_2011_HAL.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182414v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445339v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445395v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318236v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.27.661894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1659305" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chavana-Bryant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Wilkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxin Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2025-67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dalagnol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie George-Chacon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Favrichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72399-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renaudineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1532280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Russo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Takuo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorian Tegebong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-025-00552-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilunga Muledi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Takoudjou Momo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lamulamu Kamukenge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Kombe Ibey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12080260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1682132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Caspersen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60262-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S A Tekam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Docas L Nshom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1724950" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J Fischer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G C Ball" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alicah M Nungi&#8208;pambu Dembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.419" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14202" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Maurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113442" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Z&#233;baz&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gorel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/jgeomorphology/2022/0752" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm M. Bartholomeus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103056" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.803194" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terryn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bartolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113180" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duncanson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kellner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Minor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112845" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Ii Mofack" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Raumonen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03283894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temilola Fatoyinbo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denbina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112533" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Kumar Tripathi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G. P. Virdis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jopaul Loubota Panzou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Phillips" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bohlman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13231" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02266-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02619063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101637" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58733-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0561-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18321-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02275384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly F. Sirri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libalah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medjibe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083514" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02302269v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mari&#235;lle Marselis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alonso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab2dcd" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncanson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armston" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avitabile" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09538-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bugnicourt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdenira Santos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleneide Sotta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932955v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Tao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2851606" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918113v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.054" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RH0PFLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bastin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12803" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbasi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bocko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.030" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM6SQ0S8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556328v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourabh Pargal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Rajashekar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030228" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13388" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Alexander Cherrington" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2566670" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGT9V8NK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02274037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Berger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.536" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adams" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Shapiro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1574.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713739v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tramon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.858846" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00906207v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fabre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-6957-2013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0362.1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313590v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1606.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984310v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00657316v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0116-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980231v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diouf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Lykke" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG12389" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Maniatis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mollicone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/134526" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675178v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V. Bradley" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France F. Gerard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Weedon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O. Anderson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02405.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564264v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ5TL37T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675431v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06694.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00493.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1KHZQ01-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00564564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-010-9466-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WJ08G8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981997v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memel Yedmel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjumane Kadio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Fran&#231;ois Kouame" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-117" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981959v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lejoly" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cermak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koller" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thornily" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq022" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520168v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E. O. C. Arag&#227;o" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ladle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohachi Arai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03355.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.030" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossahoua Traor&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2009.299.a20419" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981988v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo O.C Arag&#227;o" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lima" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Shimabukuro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.0026" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291831v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefever" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0365.1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348249v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00413.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13Z2Q294-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981983v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo d'Odorico" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcare Porporato" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ridolfi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000261" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBPD35RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090703v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejoly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deblauwe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01126.x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090693v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-2166-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385665v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido Almeida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tshimanga" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247124v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304501v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Georges" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981938v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ball" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Jaffer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Prieur" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Jackson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996608v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04982034v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chmurzynski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Byers Brummer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Savage" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shenkin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04653724v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795675v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753918v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jackson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Coomes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996829v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Clocher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilve" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554372" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204378v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vincent" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16202" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033213v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606164v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borderies" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606128v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285175v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600248v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534791v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Hedhli" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865068" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202962v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984422v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Vande Weghe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan S Saatchi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schill" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187053v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/documents.html" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01614663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305648v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294553v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Libalah" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02303735v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/282848046_Texture_Analysis_of_Very_High_Spatial_Resolution_Optical_Images_as_a_Way_to_Monitor_Vegetation_and_Forest_Biomass_in_the_Tropics" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526403v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeltsch" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turnbull" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scarsoglio" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Alados" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526335v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nora Mueller" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_4" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526530v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wiegand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_9" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622798v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5727-1_13" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984071v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313573v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7161-5_24" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00658600v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gu&#233;roult" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/65/86/00/PDF/Intech_2011_HAL.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267823v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gueroult" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17185" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182414v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445339v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445395v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318236v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>