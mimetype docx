--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -657,277 +657,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Sensing With a Loop Resonator Based on Its Re-Radiation Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Low Cost Open Source UHF RFID Reader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Requena</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3231342⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2022.3227533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775587v1</w:t>
+                <w:t xml:space="preserve">hal-04009076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Improvement for Chipless RFID Reading Using Polarization Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Wireless Complex Permittivity Measurement Using Resonant Scatterers and a Radar Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (7), pp.3173-3188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3245646⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4427-4436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3260400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775574v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-Modulated Chipless RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Azarfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -946,297 +933,310 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.256-267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3226884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Low Cost Open Source UHF RFID Reader</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation Sensing With a Loop Resonator Based on Its Re-Radiation Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pavel Nikitin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.20-26. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.3159-3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2022.3227533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3231342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009076v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Complex Permittivity Measurement Using Resonant Scatterers and a Radar Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Robustness Improvement for Chipless RFID Reading Using Polarization Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (10), pp.4427-4436. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3173-3188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3260400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3245646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096406v1</w:t>
+                <w:t xml:space="preserve">hal-04775574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Linear Modulation of UHF Tag</w:t>
               </w:r>
@@ -1411,330 +1411,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarizing Chipless RFID Tag Made Orientation Insensitive by Using Ground Plane Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rance</w:t>
+                <w:t xml:space="preserve">Combined Temperature and Humidity Chipless RFID Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3145479⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (16), pp.16098-16110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3189845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640641v1</w:t>
+                <w:t xml:space="preserve">hal-03775002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Temperature and Humidity Chipless RFID Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Requena</w:t>
+                <w:t xml:space="preserve">Depolarizing Chipless RFID Tag Made Orientation Insensitive by Using Ground Plane Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (16), pp.16098-16110. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3189845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3145479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775002v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Aspect-Independent Parameters Using Spectrogram Method for Chipless Frequency-Coded RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,737 +2030,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Time-Variant Chipless RFID Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chipless RFID Label with Identification and Touch-Sensing Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2021.3120666⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009078v1</w:t>
+                <w:t xml:space="preserve">hal-03896939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential RCS of Modulated Tag</w:t>
+                <w:t xml:space="preserve">Chipless RFID Reading Method Insensitive to Tag Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69 (9), pp.6128-6133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 169 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3028187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009083v1</w:t>
+                <w:t xml:space="preserve">hal-03218883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Modeling of Resonant Scatterers and Reflectometry approach for Remote Temperature Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Gilch</w:t>
+                <w:t xml:space="preserve">Contactless Characterization of Metals Thermal Expansion Coefficient by a Free-Space RF Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3096986⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.1230 - 1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3010982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353035v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Label with Identification and Touch-Sensing Capabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Time-Variant Chipless RFID Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21144862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2021.3120666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896939v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Characterization of Metals Thermal Expansion Coefficient by a Free-Space RF Measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential RCS of Modulated Tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.1230 - 1234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3010982⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69 (9), pp.6128-6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899835v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Reading Method Insensitive to Tag Orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Modeling of Resonant Scatterers and Reflectometry approach for Remote Temperature Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3028187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3096986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218883v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical RFID Versus Chipless RFID Read Range: Is Linearity a Friend or a Foe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter Wave Chipless RFID Authentication based on Spatial Diversity and 2D-Classification Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle Sensor Based on Chipless RFID Tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3054,51 +3054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Performance Comparison of 1-D and 2-D Decoding Methods for a Chipless RFID System in a Real Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tavares de Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,321 +3165,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method of Secure Authentication Based on Electromagnetic Signatures of Chipless RFID Tags and Machine Learning Approaches</w:t>
+                <w:t xml:space="preserve">Guided Electromagnetic Wave Technique for IC Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragoș Nastasiu</w:t>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Răzvan Scripcaru</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.6385. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216385⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20072041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035887v1</w:t>
+                <w:t xml:space="preserve">hal-04864116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Electromagnetic Wave Technique for IC Authentication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method of Secure Authentication Based on Electromagnetic Signatures of Chipless RFID Tags and Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragoș Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Răzvan Scripcaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">Angela Digulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hely</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (7), pp.2041. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20072041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20216385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864116v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication Using Metallic Inkjet-Printed Chipless RFID Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (5), pp.4137 - 4142. </w:t>
@@ -3569,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Planar Resonant Scatterer With Roll-Invariant Cross Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,51 +3725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
@@ -3807,64 +3807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and Noninvasive IC Authentication Using Radiated Electromagnetic Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,64 +4257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiated Electromagnetic Emission for Integrated Circuit Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,290 +4622,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal rate of mobile wireless optical link in indoor environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission Power Analysis of Optical Wireless Based Mobile Healthcare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Advanced in telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int J Wireless Inf Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp. 201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10776-012-0177-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919839v1</w:t>
+                <w:t xml:space="preserve">hal-00790442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Power Analysis of Optical Wireless Based Mobile Healthcare Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal rate of mobile wireless optical link in indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Wireless Inf Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Advanced in telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3-4), pp.274-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00790442v1</w:t>
+                <w:t xml:space="preserve">hal-00919839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of glioma cell death by 1,25 (OH)2 vitamin D3: Towards an endocrine therapy of brain tumors?</w:t>
               </w:r>
@@ -5154,482 +5154,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t>
+                <w:t xml:space="preserve">Leveraging Nonlinearity for Joint RF Power Harvesting, Sensing and Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gaffet</w:t>
+                <w:t xml:space="preserve">Xiaoqiang Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinyu Liu</w:t>
+                <w:t xml:space="preserve">Thomas Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Defoort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Ke Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265896⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497019v1</w:t>
+                <w:t xml:space="preserve">hal-05497112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Nonlinearity for Joint RF Power Harvesting, Sensing and Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Micallef</w:t>
+                <w:t xml:space="preserve">Adrien Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497112v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID Chip Parameter Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who Invented the Non Linear Junction Detector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionela Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265819⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496985v1</w:t>
+                <w:t xml:space="preserve">hal-05497081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Invented the Non Linear Junction Detector?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UHF RFID Chip Parameter Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497081v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t>
               </w:r>
@@ -5804,355 +5804,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Microwave Education Opportunity of the Great Seal Bug (also known as &amp;quot;The Thing&amp;quot;)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
+                <w:t xml:space="preserve">Système d'imagerie sur un convoyeur pour l'augmentation de la capacité de codage des applications RFID sans puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559994v1</w:t>
+                <w:t xml:space="preserve">hal-04853387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID sans puce longue portée pour des objets en translation à l'aide de tags dépolarisants modulés par effet Doppler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
+                <w:t xml:space="preserve">The Great Microwave Education Opportunity of the Great Seal Bug (also known as &amp;quot;The Thing&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Destor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition des Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">54th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776290v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'imagerie sur un convoyeur pour l'augmentation de la capacité de codage des applications RFID sans puce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">RFID sans puce longue portée pour des objets en translation à l'aide de tags dépolarisants modulés par effet Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">23ème édition des Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853387v1</w:t>
+                <w:t xml:space="preserve">hal-04776290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Non-Linéaire de Tag RFID UHF</w:t>
               </w:r>
@@ -6397,51 +6397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattering modulation 101: VNA measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6488,51 +6488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistatic Configuration Reading for Sub-Millimeter Displacement Chipless Tag Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,196 +6599,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hands-on 2.4 GHz RFID</w:t>
+                <w:t xml:space="preserve">Optimal Impedance Matching for UHF RFID Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.245-247, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID (RFID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Seattle, France. pp.96-101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID58307.2023.10178515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520526v1</w:t>
+                <w:t xml:space="preserve">hal-04520486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Impedance Matching for UHF RFID Chip</w:t>
+                <w:t xml:space="preserve">Hands-on 2.4 GHz RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionela Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID (RFID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Seattle, France. pp.96-101, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.245-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID58307.2023.10178515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520486v1</w:t>
+                <w:t xml:space="preserve">hal-04520526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Open-Source UHF RFID Tag Platform</w:t>
               </w:r>
@@ -7119,260 +7119,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation sans contact du coefficient de dilatation thermique de métaux par approche RF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RCS Différentiel de Tags Modulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775692v1</w:t>
+                <w:t xml:space="preserve">hal-04033696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCS Différentiel de Tags Modulés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Manufacture of Resonant Chipless Tags in Millimeter-Wave Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trehoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lyannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033696v1</w:t>
+                <w:t xml:space="preserve">hal-04047226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité spatiale pour l'augmentation de la robustesse de détection des tags RFID sans puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,286 +7426,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Manufacture of Resonant Chipless Tags in Millimeter-Wave Band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation Sensor Based on Harmonic Transponder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahmane Allane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd URSI AT-AP-RASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04047226v1</w:t>
+                <w:t xml:space="preserve">hal-04681502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Sensor Based on Harmonic Transponder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gesture Recognition Using Chipless RFID Tag Held in Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd URSI AT-AP-RASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">2022 IEEE/MTT-S International Microwave Symposium - IMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Denver. Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681502v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance de Lecture en Technologie RFID Sans Puce</w:t>
               </w:r>
@@ -7741,122 +7728,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture Recognition Using Chipless RFID Tag Held in Hand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Caractérisation sans contact du coefficient de dilatation thermique de métaux par approche RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/MTT-S International Microwave Symposium - IMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Denver. Colorado, United States</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765770v1</w:t>
+                <w:t xml:space="preserve">hal-04775692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential RCS of Multi-State Transponder</w:t>
               </w:r>
@@ -8063,77 +8063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur RFID sans puce de température et d'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8275,77 +8275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless RFID Temperature and Humidity Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8405,51 +8405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Polarization Chipless Tag for Orientation Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8578,51 +8578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation for Chipless RFID Orientation Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation Determination of a Scatterer Based on Polarimetric Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8777,51 +8777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8829,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
@@ -9004,627 +9004,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation 2D par Mesures de Phase basée sur la Technologie Chipless</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019490v1</w:t>
+                <w:t xml:space="preserve">hal-02297202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297202v1</w:t>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">Localisation 2D par Mesures de Phase basée sur la Technologie Chipless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+                <w:t xml:space="preserve">hal-02019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
               </w:r>
@@ -9878,51 +9878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,511 +9971,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Localization using Phase Measurement of Chipless RFID Tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xiamen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066779v1</w:t>
+                <w:t xml:space="preserve">hal-02015383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015383v1</w:t>
+                <w:t xml:space="preserve">hal-01888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01888533v1</w:t>
+                <w:t xml:space="preserve">hal-02014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">2D Localization using Phase Measurement of Chipless RFID Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014214v1</w:t>
+                <w:t xml:space="preserve">hal-02066779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure IoT for a Pervasive Platform</w:t>
               </w:r>
@@ -10647,64 +10647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10906,51 +10906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10958,51 +10958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
@@ -11040,64 +11040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11444,493 +11444,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outage capacity of mobile wireless optical link in indoor environment</w:t>
+                <w:t xml:space="preserve">Performance of a Mobile Wireless Optical CDMA Monitoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application of Information and Communication Technologies (AICT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ninth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.666-670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790458v1</w:t>
+                <w:t xml:space="preserve">hal-00793183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LT codes performance over indoor mobile wireless optical channel</w:t>
+                <w:t xml:space="preserve">Outage capacity of mobile wireless optical link in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP), 2012 8th International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Application of Information and Communication Technologies (AICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tbilisi, Georgia. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2012.6292657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00790453v1</w:t>
+                <w:t xml:space="preserve">hal-00790458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Mobile Wireless Optical CDMA Monitoring System</w:t>
+                <w:t xml:space="preserve">LT codes performance over indoor mobile wireless optical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.666-670, </w:t>
+              <w:t xml:space="preserve">Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP), 2012 8th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poznan, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2012.6292657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793183v1</w:t>
+                <w:t xml:space="preserve">hal-00790453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d'un système de transmission optique sans fil pour la télésurveillance médicale en milieu sensible confiné</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Bound for LDPC Codes Over Mobile LOS Wireless Optical Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque GRETSI sur le Traitement du Signal et des Images session traitement d'antennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE 73rd Vehicular Technology Conference: VTC2011-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp. 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650305v1</w:t>
+                <w:t xml:space="preserve">hal-00649807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Transmission Power Bound Analysis for Optical Wireless based Mobile Healthcare Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11985,174 +11994,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE 22nd International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Bound for LDPC Codes Over Mobile LOS Wireless Optical Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances d'un système de transmission optique sans fil pour la télésurveillance médicale en milieu sensible confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 73rd Vehicular Technology Conference: VTC2011-Spring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème Colloque GRETSI sur le Traitement du Signal et des Images session traitement d'antennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dijon, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00649807v1</w:t>
+                <w:t xml:space="preserve">hal-00650305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12170,51 +12170,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification unitaire sécurisée dans les domaines THz et Radiofréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12327,51 +12327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless RFID Authentication: Design, Realization and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12715,51 +12715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E4BD5D"/>
+    <w:nsid w:val="7719EBF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12946,51 +12946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6355-9109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177281359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3557078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3331531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3367452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Azarfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3305152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3231342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3245646" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3226884" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3227533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3260400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3229204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim Junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3209223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3145479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3189845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03120442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041574" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2021.3120666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060943" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gilch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3096986" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Unnikrishnan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144862" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3010982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3028187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3077019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2955890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares de Alencar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.2997988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#537; Nastasiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Scripcaru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216385" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3014376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064576v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061341" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7484265" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2812" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7BA70CA22B617F40BBAE8E9EFDD2E478D6E631C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-012-0177-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPXPJV46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Benabid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490370212" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FB1F7F6BD3CCAEAED78B6B5D27E07317247DDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265815" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Micallef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265901" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265819" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reuvers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Destor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290457" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290216" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178515" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178632" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinisha V" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290285" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814241" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9923962" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033696v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042514v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehoult" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmane Allane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03765770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voisin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853941" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924096" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9575006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims19712.2021.9574942" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329985" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares De Alencar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8104990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919862v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790458v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790453v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2012.6292657" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328451" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650305v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650252v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956176" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02021442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6355-9109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177281359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3557078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3331531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3367452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Azarfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3305152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3227533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3260400" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3226884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3231342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3245646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3229204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim Junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3209223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3189845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3145479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03120442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041574" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Unnikrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144862" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3028187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3010982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2021.3120666" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060943" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gilch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3096986" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3077019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2955890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares de Alencar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.2997988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#537; Nastasiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Scripcaru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3014376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064576v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061341" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7484265" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2812" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7BA70CA22B617F40BBAE8E9EFDD2E478D6E631C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-012-0177-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPXPJV46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Benabid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490370212" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FB1F7F6BD3CCAEAED78B6B5D27E07317247DDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265815" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Micallef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reuvers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265819" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Destor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290457" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290216" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178632" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinisha V" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290285" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814241" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9923962" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehoult" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmane Allane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03765770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voisin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853941" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924096" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9575006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims19712.2021.9574942" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329985" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares De Alencar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8104990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919862v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328451" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2012.6292657" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956176" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02021442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>