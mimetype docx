--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -761,51 +761,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Complex Permittivity Measurement Using Resonant Scatterers and a Radar Approach</w:t>
+                <w:t xml:space="preserve">Orientation Sensing With a Loop Resonator Based on Its Re-Radiation Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
@@ -823,327 +823,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (10), pp.4427-4436. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.3159-3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3260400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3231342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096406v1</w:t>
+                <w:t xml:space="preserve">hal-04775587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Modulated Chipless RFID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
+                <w:t xml:space="preserve">Robustness Improvement for Chipless RFID Reading Using Polarization Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.256-267. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3173-3188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3226884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3245646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775572v1</w:t>
+                <w:t xml:space="preserve">hal-04775574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Sensing With a Loop Resonator Based on Its Re-Radiation Pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Requena</w:t>
+                <w:t xml:space="preserve">Motion-Modulated Chipless RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.3159-3172. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Microwaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.256-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3231342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMW.2022.3226884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775587v1</w:t>
+                <w:t xml:space="preserve">hal-04775572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Improvement for Chipless RFID Reading Using Polarization Separation</w:t>
+                <w:t xml:space="preserve">Wireless Complex Permittivity Measurement Using Resonant Scatterers and a Radar Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
@@ -1165,78 +1165,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (7), pp.3173-3188. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4427-4436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3245646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3260400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775574v1</w:t>
+                <w:t xml:space="preserve">hal-04096406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Linear Modulation of UHF Tag</w:t>
               </w:r>
@@ -1294,160 +1294,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Angle in Bistatic Measurement for Chipless Tag Detection Improvement</w:t>
+                <w:t xml:space="preserve">Depolarizing Chipless RFID Tag Made Orientation Insensitive by Using Ground Plane Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymundo de Amorim Junior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70 (12), pp.12221-12236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3209223⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3145479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033574v1</w:t>
+                <w:t xml:space="preserve">hal-03640641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Temperature and Humidity Chipless RFID Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1479,799 +1479,773 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (16), pp.16098-16110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3189845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarizing Chipless RFID Tag Made Orientation Insensitive by Using Ground Plane Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rance</w:t>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3145479⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12234237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640641v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+                <w:t xml:space="preserve">Optimal Angle in Bistatic Measurement for Chipless Tag Detection Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (23), pp.4237. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (12), pp.12221-12236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12234237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3209223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041754v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
+                <w:t xml:space="preserve">Chipless RFID Label with Identification and Touch-Sensing Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Rahul Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (11), pp.3692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21113692⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864140v1</w:t>
+                <w:t xml:space="preserve">hal-03896939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Aspect-Independent Parameters Using Spectrogram Method for Chipless Frequency-Coded RFID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Linear Time-Variant Chipless RFID Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3041574⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2021.3120666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120442v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Label with Identification and Touch-Sensing Capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Differential RCS of Modulated Tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21144862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (9), pp.6128-6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896939v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Reading Method Insensitive to Tag Orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Modeling of Resonant Scatterers and Reflectometry approach for Remote Temperature Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3028187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3096986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218883v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Characterization of Metals Thermal Expansion Coefficient by a Free-Space RF Measurement</w:t>
               </w:r>
@@ -2368,633 +2342,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Time-Variant Chipless RFID Sensor</w:t>
+                <w:t xml:space="preserve">Chipless RFID Reading Method Insensitive to Tag Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.104-111. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2021.3120666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3028187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009078v1</w:t>
+                <w:t xml:space="preserve">hal-03218883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential RCS of Modulated Tag</w:t>
+                <w:t xml:space="preserve">Classical RFID Versus Chipless RFID Read Range: Is Linearity a Friend or a Foe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (9), pp.6128-6133. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (9), pp.4199-4208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3077019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009083v1</w:t>
+                <w:t xml:space="preserve">hal-04009081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Modeling of Resonant Scatterers and Reflectometry approach for Remote Temperature Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimeter Wave Chipless RFID Authentication based on Spatial Diversity and 2D-Classification Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gilch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glauco Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3096986⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (9), pp.5913-5923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353035v1</w:t>
+                <w:t xml:space="preserve">hal-03355081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical RFID Versus Chipless RFID Read Range: Is Linearity a Friend or a Foe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Aspect-Independent Parameters Using Spectrogram Method for Chipless Frequency-Coded RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3077019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.6530-6542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3041574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009081v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter Wave Chipless RFID Authentication based on Spatial Diversity and 2D-Classification Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
+                <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (9), pp.5913-5923. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (11), pp.3692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355081v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle Sensor Based on Chipless RFID Tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3054,51 +3054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Performance Comparison of 1-D and 2-D Decoding Methods for a Chipless RFID System in a Real Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tavares de Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication Using Metallic Inkjet-Printed Chipless RFID Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Planar Resonant Scatterer With Roll-Invariant Cross Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,252 +4026,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chipless RFID Method of 2D Localization Based on Phase Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/7484265⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.323 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2805858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944679v1</w:t>
+                <w:t xml:space="preserve">hal-01800580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Chipless RFID Method of 2D Localization Based on Phase Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (4), pp.323 - 325. </w:t>
+              <w:t xml:space="preserve">Journal of Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2805858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/7484265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800580v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiated Electromagnetic Emission for Integrated Circuit Authentication</w:t>
               </w:r>
@@ -4622,290 +4622,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Power Analysis of Optical Wireless Based Mobile Healthcare Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal rate of mobile wireless optical link in indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Wireless Inf Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Advanced in telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3-4), pp.274-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790442v1</w:t>
+                <w:t xml:space="preserve">hal-00919839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal rate of mobile wireless optical link in indoor environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission Power Analysis of Optical Wireless Based Mobile Healthcare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Advanced in telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int J Wireless Inf Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp. 201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10776-012-0177-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919839v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of glioma cell death by 1,25 (OH)2 vitamin D3: Towards an endocrine therapy of brain tumors?</w:t>
               </w:r>
@@ -5063,1563 +5063,1550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Modulated Intermodulation Sensors</w:t>
+                <w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Yang</w:t>
+                <w:t xml:space="preserve">Adrien Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265815⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497060v1</w:t>
+                <w:t xml:space="preserve">hal-05497019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Nonlinearity for Joint RF Power Harvesting, Sensing and Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqiang Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13.56 MHz NFC HF Full Passive and Analog Tag with a Chaotic Duffing Resonator to Achieve Secured Authentication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qinyu Liu</w:t>
+                <w:t xml:space="preserve">Who Invented the Non Linear Junction Detector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Defoort</w:t>
+                <w:t xml:space="preserve">Paul Reuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Valence, France. pp.1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265896⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497019v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Invented the Non Linear Junction Detector?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UHF RFID Chip Parameter Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265835⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497081v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID Chip Parameter Optimization</w:t>
+                <w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ionela Prodan</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265819⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496985v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison of Backscatter Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion-Modulated Intermodulation Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matt Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. </w:t>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417349v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential RCS of Dual-Port Tag Antenna with Synchronous Modulated Backscatter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système d'imagerie sur un convoyeur pour l'augmentation de la capacité de codage des applications RFID sans puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pavel Nikitin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Antibes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859801v1</w:t>
+                <w:t xml:space="preserve">hal-04853387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'imagerie sur un convoyeur pour l'augmentation de la capacité de codage des applications RFID sans puce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">RFID sans puce longue portée pour des objets en translation à l'aide de tags dépolarisants modulés par effet Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">23ème édition des Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853387v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Microwave Education Opportunity of the Great Seal Bug (also known as &amp;quot;The Thing&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Collin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Destor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID sans puce longue portée pour des objets en translation à l'aide de tags dépolarisants modulés par effet Doppler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
+                <w:t xml:space="preserve">Modulation Non-Linéaire de Tag RFID UHF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition des Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Juan les Pins, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776290v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation Non-Linéaire de Tag RFID UHF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Yang</w:t>
+                <w:t xml:space="preserve">Système chipless de surveillance de la respiration basé sur une modulation par effet Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition des Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Juan les Pins, Antibes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864169v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-modulated Harmonic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Daytona Beach (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système chipless de surveillance de la respiration basé sur une modulation par effet Doppler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential RCS of Dual-Port Tag Antenna with Synchronous Modulated Backscatter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition des Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cambridge, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID62091.2024.10582701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776294v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering modulation 101: VNA measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
+                <w:t xml:space="preserve">Bistatic Configuration Reading for Sub-Millimeter Displacement Chipless Tag Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.169-172, </w:t>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927793v1</w:t>
+                <w:t xml:space="preserve">hal-04853355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic Configuration Reading for Sub-Millimeter Displacement Chipless Tag Sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hands-on 2.4 GHz RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.245-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853355v1</w:t>
+                <w:t xml:space="preserve">hal-04520526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Impedance Matching for UHF RFID Chip</w:t>
               </w:r>
@@ -6690,1939 +6677,1952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hands-on 2.4 GHz RFID</w:t>
+                <w:t xml:space="preserve">Towards Identification for Harmonic Transponders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290216⟩</w:t>
+              <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520526v1</w:t>
+                <w:t xml:space="preserve">hal-04009068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Open-Source UHF RFID Tag Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on RFID (RFID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seattle, France. pp.78-83, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID58307.2023.10178632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Testing and Measurement Bench for UHF RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinisha V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.158-161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Identification for Harmonic Transponders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backscattering modulation 101: VNA measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.169-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009068v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta RCS Expression of Linear Time-Variant Transponders based on Polarization Modulation</w:t>
+                <w:t xml:space="preserve">RCS Différentiel de Tags Modulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009071v1</w:t>
+                <w:t xml:space="preserve">hal-04033696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCS Différentiel de Tags Modulés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation sans contact du coefficient de dilatation thermique de métaux par approche RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rance</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033696v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Manufacture of Resonant Chipless Tags in Millimeter-Wave Band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation Sensor Based on Harmonic Transponder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahmane Allane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd URSI AT-AP-RASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047226v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité spatiale pour l'augmentation de la robustesse de détection des tags RFID sans puce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance de Lecture en Technologie RFID Sans Puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042514v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Sensor Based on Harmonic Transponder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gesture Recognition Using Chipless RFID Tag Held in Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd URSI AT-AP-RASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">2022 IEEE/MTT-S International Microwave Symposium - IMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Denver. Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681502v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture Recognition Using Chipless RFID Tag Held in Hand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Design and Manufacture of Resonant Chipless Tags in Millimeter-Wave Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trehoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lyannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/MTT-S International Microwave Symposium - IMS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765770v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance de Lecture en Technologie RFID Sans Puce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité spatiale pour l'augmentation de la robustesse de détection des tags RFID sans puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033737v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation sans contact du coefficient de dilatation thermique de métaux par approche RF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Requena</w:t>
+                <w:t xml:space="preserve">Differential RCS of Multi-State Transponder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.195-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775692v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential RCS of Multi-State Transponder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Dumas</w:t>
+                <w:t xml:space="preserve">Respiration Monitoring using Doppler-Modulated Depolarizing Chipless Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.195-198, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.149-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009066v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration Monitoring using Doppler-Modulated Depolarizing Chipless Tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
+                <w:t xml:space="preserve">Capteur RFID sans puce de température et d'humidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037052v1</w:t>
+                <w:t xml:space="preserve">hal-04775689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RFID sans puce de température et d'humidité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delta RCS Expression of Linear Time-Variant Transponders based on Polarization Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.55-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9923962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775689v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Chipless RFID Technology based on Micro-Doppler Effect for Long Range Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
+                <w:t xml:space="preserve">Chipless RFID Temperature and Humidity Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/MTT-S International Microwave Symposium - IMS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Atlanta (virtual), United States. pp.819-822, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. pp.545-548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9575006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ims19712.2021.9574942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413160v1</w:t>
+                <w:t xml:space="preserve">hal-03413126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Temperature and Humidity Sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Polarization Chipless Tag for Orientation Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/MTT-S International Microwave Symposium - IMS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413126v1</w:t>
+                <w:t xml:space="preserve">hal-03120671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Polarization Chipless Tag for Orientation Sensing</w:t>
+                <w:t xml:space="preserve">Impact of the Polarization over the Read Range in Chipless RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pisa, Italy. pp.139-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120671v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Polarization over the Read Range in Chipless RFID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Chipless RFID Technology based on Micro-Doppler Effect for Long Range Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Azarfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pisa, Italy. pp.139-141, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/MTT-S International Microwave Symposium - IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Atlanta (virtual), United States. pp.819-822, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9575006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009069v1</w:t>
+                <w:t xml:space="preserve">hal-03413160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation for Chipless RFID Orientation Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation Determination of a Scatterer Based on Polarimetric Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8771,1296 +8771,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017120v1</w:t>
+                <w:t xml:space="preserve">hal-02297202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Chipless RFID Tag in a 3- Dimensional Reading Zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Garbati</w:t>
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078487v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation 2D par Mesures de Phase basée sur la Technologie Chipless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297202v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation 2D par Mesures de Phase basée sur la Technologie Chipless</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019490v1</w:t>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+                <w:t xml:space="preserve">hal-02282841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">Practical Comparison of Decoding Methods for Chipless RFID System in Real Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tavares De Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Garbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.207-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Identification temps réel d'un tag THID bas coût dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282841v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Comparison of Decoding Methods for Chipless RFID System in Real Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Tavares De Alencar</w:t>
+                <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429346v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification temps réel d'un tag THID bas coût dans le domaine THz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Maher</w:t>
+                <w:t xml:space="preserve">Characterization of Chipless RFID Tag in a 3- Dimensional Reading Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tavares de Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Garbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017114v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10111,51 +10111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,51 +10163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
@@ -10239,243 +10239,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">2D Localization using Phase Measurement of Chipless RFID Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014214v1</w:t>
+                <w:t xml:space="preserve">hal-02066779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Localization using Phase Measurement of Chipless RFID Tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066779v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure IoT for a Pervasive Platform</w:t>
               </w:r>
@@ -10641,420 +10641,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014230v1</w:t>
+                <w:t xml:space="preserve">hal-02014053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014053v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Hély</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kish Island, Iran. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800579v1</w:t>
+                <w:t xml:space="preserve">hal-02014230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
               </w:r>
@@ -11159,654 +11159,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances du contrôle d'erreur d'une transmission optique sans fil dédiée à une application de télé-surveillance mobile</w:t>
+                <w:t xml:space="preserve">Optimisation du Contrôle d'Erreur pour une Communication Optique Sans Fils Bas Débit Mobile en Indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID 92</w:t>
+              <w:t xml:space="preserve">GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919862v1</w:t>
+                <w:t xml:space="preserve">hal-00919867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Contrôle d'Erreur pour une Communication Optique Sans Fils Bas Débit Mobile en Indoor</w:t>
+                <w:t xml:space="preserve">Performances du contrôle d'erreur d'une transmission optique sans fil dédiée à une application de télé-surveillance mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">24e Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID 92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919867v1</w:t>
+                <w:t xml:space="preserve">hal-00919862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Access Interference Impact on Outage Probability of Wireless Optical CDMA Systems</w:t>
+                <w:t xml:space="preserve">Performance of a Mobile Wireless Optical CDMA Monitoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics in Switching 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ninth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.666-670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793162v1</w:t>
+                <w:t xml:space="preserve">hal-00793183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Mobile Wireless Optical CDMA Monitoring System</w:t>
+                <w:t xml:space="preserve">Outage capacity of mobile wireless optical link in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Application of Information and Communication Technologies (AICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tbilisi, Georgia. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00793183v1</w:t>
+                <w:t xml:space="preserve">hal-00790458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outage capacity of mobile wireless optical link in indoor environment</w:t>
+                <w:t xml:space="preserve">LT codes performance over indoor mobile wireless optical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application of Information and Communication Technologies (AICT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP), 2012 8th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Poznan, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2012.6292657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790458v1</w:t>
+                <w:t xml:space="preserve">hal-00790453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LT codes performance over indoor mobile wireless optical channel</w:t>
+                <w:t xml:space="preserve">Multiple Access Interference Impact on Outage Probability of Wireless Optical CDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP), 2012 8th International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics in Switching 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ajaccio - Corse, France. pp.Session 1.5 OFDM, CDMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2012.6292657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00790453v1</w:t>
+                <w:t xml:space="preserve">hal-00793162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Bound for LDPC Codes Over Mobile LOS Wireless Optical Channel</w:t>
               </w:r>
@@ -12170,77 +12170,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification unitaire sécurisée dans les domaines THz et Radiofréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12327,51 +12327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless RFID Authentication: Design, Realization and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12715,51 +12715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7719EBF4"/>
+    <w:nsid w:val="F509E620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12946,51 +12946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6355-9109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177281359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3557078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3331531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3367452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Azarfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3305152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3227533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3260400" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3226884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3231342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3245646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3229204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim Junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3209223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3189845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3145479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03120442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041574" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Unnikrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144862" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3028187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3010982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2021.3120666" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060943" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gilch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3096986" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3077019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2955890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares de Alencar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.2997988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#537; Nastasiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Scripcaru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3014376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064576v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061341" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7484265" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2812" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7BA70CA22B617F40BBAE8E9EFDD2E478D6E631C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-012-0177-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPXPJV46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Benabid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490370212" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FB1F7F6BD3CCAEAED78B6B5D27E07317247DDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265815" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Micallef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reuvers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265819" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Destor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290457" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290216" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178632" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinisha V" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290285" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814241" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9923962" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehoult" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmane Allane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03765770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voisin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853941" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924096" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9575006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims19712.2021.9574942" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329985" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares De Alencar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8104990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919862v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328451" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2012.6292657" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956176" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02021442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6355-9109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177281359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3557078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3331531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3367452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Azarfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3305152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3227533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3231342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3245646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3226884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3260400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2022.3229204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3145479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3189845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3209223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Unnikrishnan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2021.3120666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060943" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gilch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3096986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3010982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3028187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3077019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03120442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041574" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2955890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares de Alencar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.2997988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#537; Nastasiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Scripcaru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3014376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064576v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061341" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7484265" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2812" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7BA70CA22B617F40BBAE8E9EFDD2E478D6E631C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-012-0177-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPXPJV46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveilhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haddad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Benabid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490370212" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FB1F7F6BD3CCAEAED78B6B5D27E07317247DDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaffet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265896" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Micallef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265901" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reuvers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265835" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Reynolds" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265831" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265815" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Destor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859801v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582701" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814241" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID58307.2023.10178632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinisha V" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290285" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290457" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmane Allane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03765770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehoult" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924110" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voisin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853941" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924096" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9923962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims19712.2021.9574942" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617398" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9575006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329985" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019490v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavares De Alencar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8104990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919862v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793183v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2012.6292657" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956176" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02021442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>